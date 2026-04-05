--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Brémaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS (DR2, Section 11 &amp;quot;Mécanique&amp;quot; et Commission Interdisciplinaire 52 &amp;quot;Socio-Ecosystèmes&amp;quot;), LMGC, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting threatened species and music traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Lichtenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Anhuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-Makers' Woods - Worldwide Biodiversity, Functionality and Aesthetics in a Craft Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1-3), pp.363-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, vibro-mechanical and optical properties of pernambuco in relation to bow-making qualitative evaluation and wood diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (9), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2023-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – a transdisciplinary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient destabilisation in anisotropic vibrational properties of wood when changing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), pp.328-344. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content dependence of anisotropic vibrational properties of wood at quasi equilibrium: analytical review and multi-trajectories experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois : diversité du matériau et complexité de son apparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coré. Conservation et restauration du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (N.S.), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring colors from the past: in the steps of eighteenth-century dyers from France and England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Balfour Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp. 9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03032314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.112736. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ethno-bio-mécanique » des bois choisis en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 660, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between anatomical and vibrational properties of wavy sycamore maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20170185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madera y Bosques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21829/myb.2017.2321447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for use of dynamic mechanical analysis (DMA) to verify intensity of thermal wood modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Kutnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2042645313Y.0000000044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties of wood in string instruments soundboards and tuned idiophones: Biological and cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1), pp.807-818. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3651233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among extractive, lignin and holocellulose contents with performance index of seven wood species used for bows of string instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Luiz Longui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francides Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romeu Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edenise Segala Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of muirapiranga (Brosimun sp.) and its effects on the vibrational properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Konaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (1), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-009-1051-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal friction measurement of tropical species by various acoustic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kouchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (5), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-010-1111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple-dyeing Boraginaceae : the Mediterranean subplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dye &amp; Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, 1-16 (anglais), 17-26 (japonais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois de facture instrumentale et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 85 couleurs d'Antoine Janot / Antoine Janot's 85 colours. Cahiers &amp;quot;Couleurs d’autrefois pour verdir notre monde&amp;quot; - I / Workbooks &amp;quot;Colours from the past for a greener world&amp;quot; -I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les mots qui portent, pp.304, 2025, 978-2494-830–165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 157 Couleurs de Paul Gout. Cahiers. Couleurs d’autrefois pour verdir notre monde – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vieilles Racines et Jeunes Pousses, pp.151, 2022, Cahiers couleurs d'autrefois pour verdir notre monde, 979-10-699-9896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de couleurs d'Antoine Janot / Workbook, Antoine Janot’s colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. CNRS Editions, 2020, ISBN. 9782271132932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings (Book of Abstracts) of the First International Symposium WoodSciCraft : Wood Science and Craftsmanship &amp;quot;Cross-Perspective between Europe and Japan&amp;quot; (8-12 September 2014, Montpellier, France), 88p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de teinture -Voyage dans le temps chez un maître des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.416, 2013, 978-2-271-07964-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the notion of &amp;quot;resonance wood&amp;quot; choice: a decompartementalised approach from violin makers' opinion and perception to characterization of material properties' variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wooden musical instruments - Different forms of knowledge : Book of end of WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour measurement and colorimetric data of cloth samples in the Memoirs on Dyeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dyer’s Handbook – Memoirs of an 18th-century master colourist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-156, 2016, Ancient Textiles Series, 9781785702112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and mechanical approaches in the choice of woods in instrument making : the case of early bows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castellengo &amp; H. Genevoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique et ses instruments / Music and its instruments »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Delatour France, pp.1-27, 2013, 978-2-7521-0159-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse colorimétrique des échantillons de drap teint des Mémoires de teinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de teintures – Voyage dans le temps chez un maître des couleurs du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.376-397, 2013, 978-2- 271-07751-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wood physics and aesthetics related to threat level for species culturally important in crafts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWST2025 - International Symposium on Wood Science and Technology with the session of 2025 World Wood Day Symposium &amp; The Seventh IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods(’) matter(s) – Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Conference for the Craft Sciences – BICCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wood ethno-bio-physics - Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 324th Open Seminar for Sustainable Humanosphere - RISH, Kyoto University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uji (Kyoto), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The famous trees in the tea-room” – Introducing the concept of Japanese meiboku and the questions it raises on wood selection, tree history and craft culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyako Tazuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Workshop (pre-)Historical Wood Utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Weimar/Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for craft, changing woods: How time shapes artisans’ work, how ecological crisis changes wood uses in musical instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 World Wood Day Online Symposium &amp; The Sixth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les bois des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres « Forêt &amp; Santé » - « Le chant des forêts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vieilles Racines et Jeunes Pousses, Nov 2024, Mérinchal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-makers’ woods – at the crossroads of artisanal values and natural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forests to Heritage Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs artisanaux et scientifiques sur le bois [Animation Groupe de Travail]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre différents types de diversitéS (biologique, physique, fonctionnelle, culturelle) - Illustrations dans le domaine des bois de facture d’instruments de musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés du bois de Pernambouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft : le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI CNRS « Le temps: mesures, perceptions, impacts et applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPLC analyses of indigoids and related compounds in selected indigo-producing plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Conference - ICH 2022 “Horticulture for a world in transition”, Symposium S22 “Natural colorants from plants”, 14-20 August 2022, Angers, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversification des choix de bois en lutherie guitare face à la raréfaction des espèces traditionnellement employées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.194-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois rouges en voient de toutes les couleurs : heurs et malheurs des bois précieux de Dalbergia, un genre pantropical menacé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PluriBois « Les bois et leurs usages : approches pluridisciplinaires des dégradations et des empreintes » du GDR 3544 Sciences du bois, 30/05-03/06/2022 – Aspet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - Le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Réunion de GT Savoir Scientifiques et Artisanaux) 10èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - The time of wood craftsmen, the time of craft woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois - Échanges interdisciplinaires sur le bois et les sociétés / Interdisciplinary meeting on wood and societies, 18-19 October 2021, INHA, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Event ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les propriétés physiques/acoustiques des bois de facture instrumentale en voie de raréfaction ? Focus sur les Palissandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale et Sciences (JFIS) 2020 - Matériaux et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEMM, Le Mans, Oct 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewoods: at the crossroads between wood physics and craftsmanship knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sharpening the scientific tools for violin making”, Online conference organised by Claudia Fritz, Institut d’Alembert, Sorbonne Université – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris/Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les spécificités physiques et vibro-mécaniques des Palissandres, bois du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR 3544 « Sciences du bois » - Grenoble, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational measurement of shear modulus and damping of wood: An application of the Vybris-Torsion device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting wood physics and craftsmanship knowledge to understand biological and cultural diversity in wood choices for instrument making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wood Day 2019: Change – from tradition to innovation (The 2019 WWD Symposium and the 2nd IUFRO Forest Products Culture Research Group Colloquium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stübing, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois: diversité du matériau et complexité à quantifier la perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée d’étude du Groupe Bois de la SFIIC (Section Française de l’Institut International de Conservation ) – « Couleurs du bois, support de peinture, bois teintés. » 11 Octobre 2019, INP (Institut National du Patrimoine), Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence interactive sur la problématique de la coloration des bois dans le cadre de la restauration de meubles anciens marquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backes Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Ecole thématique CNRS PLURIBOIS 2019 : "Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois", Fréjus, 03-07 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas bleus d’Antoine Janot. [3 Posters & exposition textile]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de symposium/séminaire « Couleurs en Occitanie - Les teintures naturelles, patrimoine et sources d’inspiration », Domaine départemental Pierres Vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des bois de lutherie : relier la caractérisation des propriétés des bois de résonance avec les perceptions des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision « ethno-bio-mécanique » des bois - La rhéologie du matériau-bois à l’interface entre diversité botanique et usages en lutheries et artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle MIPS - Quelques succès récents de la recherche en Mathématiques, Informatique, Physique et Systèmes à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Antoine Janot’s blue steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHA37 – Dyes in History and Archeology, Departamento de conservaçao e Restauro &amp; Requimte, NOVA University of Lisbon, Campus Caparica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art des recherches sur les bois de lutherie : focus sur les bois tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du choix des bois en facture instrumentale et état de l’art sur l’usage des bois locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les essences de bois en Occitanie et présentation du Local Wood Challenge, 21ème Salon International de la Lutherie, Internationales de la Guitare.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond « clear wood » : exploring the structure-properties of figured woods and of woods with strong gradients selected in craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de bois en facture instrumentale: des propriétés physiques entre diversités botanique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l’APLG (Association Professionnelle des Luthiers Artisans en Guitares et autres cordes pincées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les ondes de l’érable – Relation entre anatomie, mécanique et acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES – Comprendre les liens botanique-chimie-mécanique-usages ayant déterminé le statut mondial de « bois précieux » du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Quintanar Isaias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des bois de résonance : Critères de sélection, caractérisation et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des bois Xylofutur, Bordeaux Sciences Agro, Visio Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Matters: Spruce and Maple selection for making musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Academy of Music, Museum Piano Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vibrational properties of coated wood through time from application of varnish, with recipes used in European or Iranian string instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an 'ethno-bio-physical' vision of wood: Illustrations from wood uses by instrument makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft : Beauty and Technology in Wood Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.74 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewood Selection: Physical Properties and Perception as Viewed by Violin Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between quantitative anatomy, microstructure, and vibrational properties of wavy maple wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : Caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition de la journée « Thèses Des Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of Boxwood (Buxus sempervirens L.) – From the empirical knowledge to measured properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft “Technology and Beauty in Wood Utilization”, 20-24/09/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of wood: Variability and main properties involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Lutherie and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefavard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tonewood selection and aging in instrument &amp;quot;quality&amp;quot; as viewed by violin makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference COST FP1302 WoodMusICK, Effects of Playing on Early and Modern Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomechanics to material behavior of Buxus sempervirens L. - An angiosperm forming compression wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial reversibility of hygrothermal (HT) treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Meeting of COST Action FP1302 WoodMusICK “Wood aging resulting from hygrothermal actions”, 19-20 November 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transitional moisture change on the vibrational properties of violin-making wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost FP1302 WoodMusICK annual conference "Effects of playing on early and modern musical instruments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement comme marqueur des diversités (phytochimique, botanique, d’usages…).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique PLURIBOIS : "Les bois et leurs usages : approches pluridisciplinaires de la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of vibrational properties to categorize the different types of wood within trees-as compared to interspecific diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un bois : variabilité des propriétés et critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS –Instruments à cordes : caractérisation et analyse en atelier de lutherie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-mechanical properties of boxwood (Buxus sempervirens l.) used in the making of woodwinds for traditional and/or early music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK meeting “Analyses in Mechanics of Wooden Instruments”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the concept of “resonance wood”: luthiers’ empirical expertise versus assessment of wood structural/visual and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK Opening Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “sound” choice: multi-criteria selection of material for instrument making from wood science viewpoint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’atelier au laboratoire - des échanges entre artisans et scientifiques mutuellement bénéfiques : Compte rendu du Symposium WoodSciCraft2014 & Présentation d’un projet sur le buis, de l’arbre à la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising structure-properties relation and mechanical-acoustical properties of resonance woods and determining its visual perception by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS Summer Program Research Report Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pre-Treatments and Traditional Coating Systems on the Vibrational, Hygroscopic and Colour Properties of Wood for Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of COST Action FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois d’instruments, ou bois de luthiers ? La place des propriétés matérielles dans un système artisanal et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood physical-mechanical properties by a mild hygrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural use of wood in craftsmanship: case of the violin makers’ empirical expertise confronted to the acoustical properties of resonance wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Mechanics viewpoint on biological and cultural diversity of instrument making woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin making &amp;quot; tonewood &amp;quot; : comparing makers' empirical expertise with wood structural/visual and acoustical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in instrument making woods: at the crossroads of organology, intangible cultural heritage and wood science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference of COST Action FP1302 WoodMusICK (Wooden Musical Instruments Conservation and Knowledge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hygro-thermiques ou chimiques de stabilisation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS – Instruments à vent : Traitements du bois et acoustique des flûtes, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation mécanique/acoustique et perception de la ressource en bois de lutherie du quatuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood acoustic, hygroscopic and colorimetric properties due to thermally accelerated ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST actions FP0904 &amp; FP1006 “Characterization of modified wood in relation to wood bonding and coating performance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WoodMusICK FP1302 – A new COST action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavier Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques dynamiques des bois : caractérisation, sources de variations, applications en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire Vibrations Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches culturelles et mécaniques dans le choix des bois en facture: cas des archets anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and hard woods in musical instrument making : Comparison of mechanical properties and perceptual &amp;quot;quality&amp;quot; grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Houssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des bois et du roseau en lien avec la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles Facture Instrumentale &amp; Sciences JFIS - Instruments à vent : anches, instruments anciens et innovation, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know on &amp;quot; resonance wood &amp;quot; properties? Selective review and ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bremaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustical properties of wood for musical instruments: material variability and diversity of uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFZ.forestnet summer school NEWOOD « New challenges for interdisciplinary wood research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois : sources de variabilité et caractérisation de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Mécanique Appliquée, Institut FEMTO ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science approaches to musical instrument making as an intangible cultural heritage : mechanical, versus &amp;quot; traditionnal knowledge &amp;quot;, assessments of &amp;quot; suitable &amp;quot; wood species and wood pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE061. Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires viscoélastiques des bois en direction axiale : distributions et analyses sur 450 espèces ligneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences du bois en lien avec la lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre biodiversité, cultures et acoustique: Recensement et analyse des espèces, propriétés et usages des bois d'instruments de musique du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité au Musée Royal de l'Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tervuren, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques physiques du Pernambouc et des bois d'archèterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de certaines essences secondaires locales pour la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tecnomed "Mieux valoriser les essences secondaires à bois d'artisanat !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDT_Lab; Software to evaluate the mechanical properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roohnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conferenre on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essences alternatives de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences organisées par l'UNFI et l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des archets de violons et instabilité de type flambement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CFA-Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement d'essences tropicales et/ou secondaires pour la facture instrumentale: Propriétés physico-mécaniques observées et facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences à l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures haut-débit des propriétés vibratoires anisotropes: De l'exploration de la biodiversité à l'analyse de comportements (hygro-)viscoélastiques et/ou instables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite/Evaluation HCERES du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES - Comprendre les liens botanique-chimie-mécanique-perception qui déterminent le statut de ‘bois précieux’ du genre pantropical menacé Dalbergia: Vers une co-conservation de la biodiversité et de la diversité culturelle artisanale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonneaux Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du LabEx NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et artisanats du bois: regards croisés Europe-Japon -Le 1er Symposium International WoodSciCraft, organisé à Montpellier du 8 au 12 Septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique du Labex NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists: Part 1 – a survey on the relation between luthiers and their raw material »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des bois utilisés ou utilisables en facture d'instruments de musique. Étude expérimentale des propriétés vibratoires en direction axiale de types de bois contrastés en majorité tropicaux. Relations à des déterminants de microstructure et de composition chimique secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00548934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur les bois de lutherie. (Programme « La forêt, berceau de l’harmonie ». Dourbies, Aigoual, 7 Septembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calmeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenante pour discussion : Café&amp; Vidéo du CNRS – Occitanie-Est. Animatrice : Roméro F. Film projeté : « A la recherche de la musique de l’Antiquité » (Jeudi 2 Février 2023, online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article de presse d’actualités : Pernambouc – La grande inquiétude des luthiers. Journaliste : Hillériteau Th. Le Figaro (vendredi 30 septembre 2022) : p32.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de lutherie : Entre « savoirs de la main », physique, et diversité bio-culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. CNRS Le Journal N° 306 (Novembre 2021) : 8-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. Carnets de Sciences – la revue du CNRS #11 : 164-169.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Interview pour un portrait/poster] Chercheuse en sciences du bois. Exposition itinérante « Vocations Sonores », Lycées de la Région du Mans (lemans-acoustique.fr &amp; maine-sciences.org)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des équipes Bois du LMGC-CNRS et de BioWooEB-CIRAD par les élèves en lutherie guitare du Lycée Fernand Léger de Bédarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait métier : (La guitare vue par une) Chercheuse. [Interview pour un Poster] Exposition Guitar On/Off, Les Quinconces, Le Mans, 4 Novembre-15 Décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur les bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois, artisanat, et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre sciences et artisanats du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois en facture d’instruments de musique: Travaux menés dans l’équipe BOIS du LMGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablir un lien de réciprocité entre sciences et artisanats du bois – propriétés du matériau, histoire des techniques, métiers, savoirs traditionnels, perception du matériau... et sources d’inspiration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois, matériau moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de table d'harmonie - quelles différences entre l'épicéa et le red cedar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red cedar et épicéa: L'éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne de Provence, forme végétale et matériau sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement du bois dans les instruments de musique dans une optique de conservation préventive. Effet de l'âge et des contraintes mécaniques et hygrothermiques appliquées en fonction des conditions de jeu. 1er rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Brémaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS (DR2, Section 11 &amp;quot;Mécanique&amp;quot; et Commission Interdisciplinaire 52 &amp;quot;Socio-Ecosystèmes&amp;quot;), LMGC, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting threatened species and music traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Lichtenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Anhuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-Makers' Woods - Worldwide Biodiversity, Functionality and Aesthetics in a Craft Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1-3), pp.363-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, vibro-mechanical and optical properties of pernambuco in relation to bow-making qualitative evaluation and wood diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (9), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2023-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – a transdisciplinary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient destabilisation in anisotropic vibrational properties of wood when changing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), pp.328-344. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content dependence of anisotropic vibrational properties of wood at quasi equilibrium: analytical review and multi-trajectories experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois : diversité du matériau et complexité de son apparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coré. Conservation et restauration du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (N.S.), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.112736. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring colors from the past: in the steps of eighteenth-century dyers from France and England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Balfour Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp. 9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03032314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ethno-bio-mécanique » des bois choisis en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 660, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between anatomical and vibrational properties of wavy sycamore maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20170185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madera y Bosques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21829/myb.2017.2321447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for use of dynamic mechanical analysis (DMA) to verify intensity of thermal wood modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Kutnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2042645313Y.0000000044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among extractive, lignin and holocellulose contents with performance index of seven wood species used for bows of string instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Luiz Longui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francides Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romeu Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edenise Segala Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties of wood in string instruments soundboards and tuned idiophones: Biological and cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1), pp.807-818. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3651233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of muirapiranga (Brosimun sp.) and its effects on the vibrational properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Konaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (1), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-009-1051-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal friction measurement of tropical species by various acoustic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kouchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (5), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-010-1111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple-dyeing Boraginaceae : the Mediterranean subplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dye &amp; Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, 1-16 (anglais), 17-26 (japonais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois de facture instrumentale et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 85 couleurs d'Antoine Janot / Antoine Janot's 85 colours. Cahiers &amp;quot;Couleurs d’autrefois pour verdir notre monde&amp;quot; - I / Workbooks &amp;quot;Colours from the past for a greener world&amp;quot; -I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les mots qui portent, pp.304, 2025, 978-2494-830–165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 157 Couleurs de Paul Gout. Cahiers. Couleurs d’autrefois pour verdir notre monde – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vieilles Racines et Jeunes Pousses, pp.151, 2022, Cahiers couleurs d'autrefois pour verdir notre monde, 979-10-699-9896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de couleurs d'Antoine Janot / Workbook, Antoine Janot’s colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. CNRS Editions, 2020, ISBN. 9782271132932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings (Book of Abstracts) of the First International Symposium WoodSciCraft : Wood Science and Craftsmanship &amp;quot;Cross-Perspective between Europe and Japan&amp;quot; (8-12 September 2014, Montpellier, France), 88p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de teinture -Voyage dans le temps chez un maître des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.416, 2013, 978-2-271-07964-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the notion of &amp;quot;resonance wood&amp;quot; choice: a decompartementalised approach from violin makers' opinion and perception to characterization of material properties' variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wooden musical instruments - Different forms of knowledge : Book of end of WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour measurement and colorimetric data of cloth samples in the Memoirs on Dyeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dyer’s Handbook – Memoirs of an 18th-century master colourist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-156, 2016, Ancient Textiles Series, 9781785702112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and mechanical approaches in the choice of woods in instrument making : the case of early bows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castellengo &amp; H. Genevoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique et ses instruments / Music and its instruments »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Delatour France, pp.1-27, 2013, 978-2-7521-0159-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse colorimétrique des échantillons de drap teint des Mémoires de teinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de teintures – Voyage dans le temps chez un maître des couleurs du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.376-397, 2013, 978-2- 271-07751-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wood physics and aesthetics related to threat level for species culturally important in crafts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWST2025 - International Symposium on Wood Science and Technology with the session of 2025 World Wood Day Symposium &amp; The Seventh IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods(’) matter(s) – Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Conference for the Craft Sciences – BICCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wood ethno-bio-physics - Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 324th Open Seminar for Sustainable Humanosphere - RISH, Kyoto University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uji (Kyoto), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The famous trees in the tea-room” – Introducing the concept of Japanese meiboku and the questions it raises on wood selection, tree history and craft culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyako Tazuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Workshop (pre-)Historical Wood Utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Weimar/Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les bois des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres « Forêt &amp; Santé » - « Le chant des forêts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vieilles Racines et Jeunes Pousses, Nov 2024, Mérinchal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for craft, changing woods: How time shapes artisans’ work, how ecological crisis changes wood uses in musical instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 World Wood Day Online Symposium &amp; The Sixth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-makers’ woods – at the crossroads of artisanal values and natural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forests to Heritage Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs artisanaux et scientifiques sur le bois [Animation Groupe de Travail]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre différents types de diversitéS (biologique, physique, fonctionnelle, culturelle) - Illustrations dans le domaine des bois de facture d’instruments de musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés du bois de Pernambouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPLC analyses of indigoids and related compounds in selected indigo-producing plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Conference - ICH 2022 “Horticulture for a world in transition”, Symposium S22 “Natural colorants from plants”, 14-20 August 2022, Angers, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft : le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI CNRS « Le temps: mesures, perceptions, impacts et applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversification des choix de bois en lutherie guitare face à la raréfaction des espèces traditionnellement employées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.194-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois rouges en voient de toutes les couleurs : heurs et malheurs des bois précieux de Dalbergia, un genre pantropical menacé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PluriBois « Les bois et leurs usages : approches pluridisciplinaires des dégradations et des empreintes » du GDR 3544 Sciences du bois, 30/05-03/06/2022 – Aspet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - Le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Réunion de GT Savoir Scientifiques et Artisanaux) 10èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - The time of wood craftsmen, the time of craft woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois - Échanges interdisciplinaires sur le bois et les sociétés / Interdisciplinary meeting on wood and societies, 18-19 October 2021, INHA, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Event ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les propriétés physiques/acoustiques des bois de facture instrumentale en voie de raréfaction ? Focus sur les Palissandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale et Sciences (JFIS) 2020 - Matériaux et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEMM, Le Mans, Oct 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewoods: at the crossroads between wood physics and craftsmanship knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sharpening the scientific tools for violin making”, Online conference organised by Claudia Fritz, Institut d’Alembert, Sorbonne Université – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris/Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les spécificités physiques et vibro-mécaniques des Palissandres, bois du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR 3544 « Sciences du bois » - Grenoble, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational measurement of shear modulus and damping of wood: An application of the Vybris-Torsion device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting wood physics and craftsmanship knowledge to understand biological and cultural diversity in wood choices for instrument making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wood Day 2019: Change – from tradition to innovation (The 2019 WWD Symposium and the 2nd IUFRO Forest Products Culture Research Group Colloquium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stübing, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois: diversité du matériau et complexité à quantifier la perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée d’étude du Groupe Bois de la SFIIC (Section Française de l’Institut International de Conservation ) – « Couleurs du bois, support de peinture, bois teintés. » 11 Octobre 2019, INP (Institut National du Patrimoine), Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence interactive sur la problématique de la coloration des bois dans le cadre de la restauration de meubles anciens marquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backes Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Ecole thématique CNRS PLURIBOIS 2019 : "Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois", Fréjus, 03-07 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas bleus d’Antoine Janot. [3 Posters & exposition textile]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de symposium/séminaire « Couleurs en Occitanie - Les teintures naturelles, patrimoine et sources d’inspiration », Domaine départemental Pierres Vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art des recherches sur les bois de lutherie : focus sur les bois tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Antoine Janot’s blue steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHA37 – Dyes in History and Archeology, Departamento de conservaçao e Restauro &amp; Requimte, NOVA University of Lisbon, Campus Caparica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des bois de lutherie : relier la caractérisation des propriétés des bois de résonance avec les perceptions des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision « ethno-bio-mécanique » des bois - La rhéologie du matériau-bois à l’interface entre diversité botanique et usages en lutheries et artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle MIPS - Quelques succès récents de la recherche en Mathématiques, Informatique, Physique et Systèmes à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du choix des bois en facture instrumentale et état de l’art sur l’usage des bois locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les essences de bois en Occitanie et présentation du Local Wood Challenge, 21ème Salon International de la Lutherie, Internationales de la Guitare.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond « clear wood » : exploring the structure-properties of figured woods and of woods with strong gradients selected in craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de bois en facture instrumentale: des propriétés physiques entre diversités botanique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l’APLG (Association Professionnelle des Luthiers Artisans en Guitares et autres cordes pincées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les ondes de l’érable – Relation entre anatomie, mécanique et acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES – Comprendre les liens botanique-chimie-mécanique-usages ayant déterminé le statut mondial de « bois précieux » du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Quintanar Isaias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des bois de résonance : Critères de sélection, caractérisation et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des bois Xylofutur, Bordeaux Sciences Agro, Visio Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Matters: Spruce and Maple selection for making musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Academy of Music, Museum Piano Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vibrational properties of coated wood through time from application of varnish, with recipes used in European or Iranian string instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an 'ethno-bio-physical' vision of wood: Illustrations from wood uses by instrument makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft : Beauty and Technology in Wood Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.74 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewood Selection: Physical Properties and Perception as Viewed by Violin Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between quantitative anatomy, microstructure, and vibrational properties of wavy maple wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : Caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition de la journée « Thèses Des Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of Boxwood (Buxus sempervirens L.) – From the empirical knowledge to measured properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft “Technology and Beauty in Wood Utilization”, 20-24/09/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of wood: Variability and main properties involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Lutherie and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefavard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tonewood selection and aging in instrument &amp;quot;quality&amp;quot; as viewed by violin makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference COST FP1302 WoodMusICK, Effects of Playing on Early and Modern Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transitional moisture change on the vibrational properties of violin-making wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost FP1302 WoodMusICK annual conference "Effects of playing on early and modern musical instruments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomechanics to material behavior of Buxus sempervirens L. - An angiosperm forming compression wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial reversibility of hygrothermal (HT) treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Meeting of COST Action FP1302 WoodMusICK “Wood aging resulting from hygrothermal actions”, 19-20 November 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement comme marqueur des diversités (phytochimique, botanique, d’usages…).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique PLURIBOIS : "Les bois et leurs usages : approches pluridisciplinaires de la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of vibrational properties to categorize the different types of wood within trees-as compared to interspecific diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un bois : variabilité des propriétés et critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS –Instruments à cordes : caractérisation et analyse en atelier de lutherie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-mechanical properties of boxwood (Buxus sempervirens l.) used in the making of woodwinds for traditional and/or early music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK meeting “Analyses in Mechanics of Wooden Instruments”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the concept of “resonance wood”: luthiers’ empirical expertise versus assessment of wood structural/visual and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK Opening Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “sound” choice: multi-criteria selection of material for instrument making from wood science viewpoint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising structure-properties relation and mechanical-acoustical properties of resonance woods and determining its visual perception by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS Summer Program Research Report Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’atelier au laboratoire - des échanges entre artisans et scientifiques mutuellement bénéfiques : Compte rendu du Symposium WoodSciCraft2014 & Présentation d’un projet sur le buis, de l’arbre à la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pre-Treatments and Traditional Coating Systems on the Vibrational, Hygroscopic and Colour Properties of Wood for Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of COST Action FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural use of wood in craftsmanship: case of the violin makers’ empirical expertise confronted to the acoustical properties of resonance wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood physical-mechanical properties by a mild hygrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois d’instruments, ou bois de luthiers ? La place des propriétés matérielles dans un système artisanal et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Mechanics viewpoint on biological and cultural diversity of instrument making woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin making &amp;quot; tonewood &amp;quot; : comparing makers' empirical expertise with wood structural/visual and acoustical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in instrument making woods: at the crossroads of organology, intangible cultural heritage and wood science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference of COST Action FP1302 WoodMusICK (Wooden Musical Instruments Conservation and Knowledge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hygro-thermiques ou chimiques de stabilisation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS – Instruments à vent : Traitements du bois et acoustique des flûtes, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques dynamiques des bois : caractérisation, sources de variations, applications en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire Vibrations Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WoodMusICK FP1302 – A new COST action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavier Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation mécanique/acoustique et perception de la ressource en bois de lutherie du quatuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood acoustic, hygroscopic and colorimetric properties due to thermally accelerated ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST actions FP0904 &amp; FP1006 “Characterization of modified wood in relation to wood bonding and coating performance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches culturelles et mécaniques dans le choix des bois en facture: cas des archets anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and hard woods in musical instrument making : Comparison of mechanical properties and perceptual &amp;quot;quality&amp;quot; grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Houssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des bois et du roseau en lien avec la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles Facture Instrumentale &amp; Sciences JFIS - Instruments à vent : anches, instruments anciens et innovation, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know on &amp;quot; resonance wood &amp;quot; properties? Selective review and ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bremaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustical properties of wood for musical instruments: material variability and diversity of uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFZ.forestnet summer school NEWOOD « New challenges for interdisciplinary wood research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois : sources de variabilité et caractérisation de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Mécanique Appliquée, Institut FEMTO ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science approaches to musical instrument making as an intangible cultural heritage : mechanical, versus &amp;quot; traditionnal knowledge &amp;quot;, assessments of &amp;quot; suitable &amp;quot; wood species and wood pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE061. Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires viscoélastiques des bois en direction axiale : distributions et analyses sur 450 espèces ligneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences du bois en lien avec la lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre biodiversité, cultures et acoustique: Recensement et analyse des espèces, propriétés et usages des bois d'instruments de musique du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité au Musée Royal de l'Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tervuren, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques physiques du Pernambouc et des bois d'archèterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de certaines essences secondaires locales pour la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tecnomed "Mieux valoriser les essences secondaires à bois d'artisanat !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDT_Lab; Software to evaluate the mechanical properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roohnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conferenre on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essences alternatives de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences organisées par l'UNFI et l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des archets de violons et instabilité de type flambement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CFA-Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement d'essences tropicales et/ou secondaires pour la facture instrumentale: Propriétés physico-mécaniques observées et facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences à l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures haut-débit des propriétés vibratoires anisotropes: De l'exploration de la biodiversité à l'analyse de comportements (hygro-)viscoélastiques et/ou instables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite/Evaluation HCERES du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES - Comprendre les liens botanique-chimie-mécanique-perception qui déterminent le statut de ‘bois précieux’ du genre pantropical menacé Dalbergia: Vers une co-conservation de la biodiversité et de la diversité culturelle artisanale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonneaux Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du LabEx NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et artisanats du bois: regards croisés Europe-Japon -Le 1er Symposium International WoodSciCraft, organisé à Montpellier du 8 au 12 Septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique du Labex NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists: Part 1 – a survey on the relation between luthiers and their raw material »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des bois utilisés ou utilisables en facture d'instruments de musique. Étude expérimentale des propriétés vibratoires en direction axiale de types de bois contrastés en majorité tropicaux. Relations à des déterminants de microstructure et de composition chimique secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00548934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur les bois de lutherie. (Programme « La forêt, berceau de l’harmonie ». Dourbies, Aigoual, 7 Septembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calmeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenante pour discussion : Café&amp; Vidéo du CNRS – Occitanie-Est. Animatrice : Roméro F. Film projeté : « A la recherche de la musique de l’Antiquité » (Jeudi 2 Février 2023, online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article de presse d’actualités : Pernambouc – La grande inquiétude des luthiers. Journaliste : Hillériteau Th. Le Figaro (vendredi 30 septembre 2022) : p32.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de lutherie : Entre « savoirs de la main », physique, et diversité bio-culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. CNRS Le Journal N° 306 (Novembre 2021) : 8-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. Carnets de Sciences – la revue du CNRS #11 : 164-169.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Interview pour un portrait/poster] Chercheuse en sciences du bois. Exposition itinérante « Vocations Sonores », Lycées de la Région du Mans (lemans-acoustique.fr &amp; maine-sciences.org)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des équipes Bois du LMGC-CNRS et de BioWooEB-CIRAD par les élèves en lutherie guitare du Lycée Fernand Léger de Bédarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait métier : (La guitare vue par une) Chercheuse. [Interview pour un Poster] Exposition Guitar On/Off, Les Quinconces, Le Mans, 4 Novembre-15 Décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur les bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois, artisanat, et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre sciences et artisanats du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois en facture d’instruments de musique: Travaux menés dans l’équipe BOIS du LMGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablir un lien de réciprocité entre sciences et artisanats du bois – propriétés du matériau, histoire des techniques, métiers, savoirs traditionnels, perception du matériau... et sources d’inspiration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois, matériau moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne de Provence, forme végétale et matériau sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red cedar et épicéa: L'éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de table d'harmonie - quelles différences entre l'épicéa et le red cedar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement du bois dans les instruments de musique dans une optique de conservation préventive. Effet de l'âge et des contraintes mécaniques et hygrothermiques appliquées en fonction des conditions de jeu. 1er rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lichtenberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nehren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Anhuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira Pinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402675v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292594v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Backes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Balfour Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Wahyudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21829/myb.2017.2321447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Kutnar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645313Y.0000000044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Luiz Longui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francides Gomes da Silva Junior" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romeu Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenise Segala Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/575A9ECBF065CC0F51564861D37BDC815D1F4E69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Konaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Suzuki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-009-1051-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-010-1111-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976333v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051004v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-dyers-handbook.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Poidevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Sumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santandreu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Fofana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kahn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Suarez Diaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backes Bernadette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Luc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charllotte Kwon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Fofana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976288v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quintanar Isaias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051059v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perego" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986293v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salenson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982413v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larricq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Froidevaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772422v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085162v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982473v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houssay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bremaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378375v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546315v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roohnia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guibal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonneaux Jacques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calmeille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831286v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754130v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818159v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818164v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salen&#231;on" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lichtenberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nehren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Anhuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira Pinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402675v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292594v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Backes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gaff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Balfour Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Wahyudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21829/myb.2017.2321447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Kutnar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645313Y.0000000044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Luiz Longui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francides Gomes da Silva Junior" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romeu Lombardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenise Segala Alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/575A9ECBF065CC0F51564861D37BDC815D1F4E69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651233" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Konaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Suzuki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-009-1051-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-010-1111-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976333v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051004v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-dyers-handbook.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Poidevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Sumi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santandreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Fofana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kahn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Suarez Diaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backes Bernadette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Luc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charllotte Kwon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Fofana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quintanar Isaias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051059v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perego" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986293v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salenson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982413v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larricq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Froidevaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982473v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818153v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houssay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bremaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378375v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546315v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roohnia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guibal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonneaux Jacques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calmeille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753752v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754130v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818159v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818166v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salen&#231;on" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>