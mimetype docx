--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Brémaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS (DR2, Section 11 &amp;quot;Mécanique&amp;quot; et Commission Interdisciplinaire 52 &amp;quot;Socio-Ecosystèmes&amp;quot;), LMGC, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting threatened species and music traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Lichtenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Anhuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-Makers' Woods - Worldwide Biodiversity, Functionality and Aesthetics in a Craft Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1-3), pp.363-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, vibro-mechanical and optical properties of pernambuco in relation to bow-making qualitative evaluation and wood diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (9), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2023-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – a transdisciplinary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient destabilisation in anisotropic vibrational properties of wood when changing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), pp.328-344. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content dependence of anisotropic vibrational properties of wood at quasi equilibrium: analytical review and multi-trajectories experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois : diversité du matériau et complexité de son apparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coré. Conservation et restauration du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (N.S.), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.112736. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring colors from the past: in the steps of eighteenth-century dyers from France and England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Balfour Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp. 9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03032314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ethno-bio-mécanique » des bois choisis en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 660, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between anatomical and vibrational properties of wavy sycamore maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20170185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madera y Bosques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21829/myb.2017.2321447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for use of dynamic mechanical analysis (DMA) to verify intensity of thermal wood modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Kutnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2042645313Y.0000000044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among extractive, lignin and holocellulose contents with performance index of seven wood species used for bows of string instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Luiz Longui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francides Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romeu Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edenise Segala Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties of wood in string instruments soundboards and tuned idiophones: Biological and cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1), pp.807-818. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3651233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of muirapiranga (Brosimun sp.) and its effects on the vibrational properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Konaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (1), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-009-1051-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal friction measurement of tropical species by various acoustic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kouchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (5), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-010-1111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple-dyeing Boraginaceae : the Mediterranean subplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dye &amp; Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, 1-16 (anglais), 17-26 (japonais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois de facture instrumentale et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 85 couleurs d'Antoine Janot / Antoine Janot's 85 colours. Cahiers &amp;quot;Couleurs d’autrefois pour verdir notre monde&amp;quot; - I / Workbooks &amp;quot;Colours from the past for a greener world&amp;quot; -I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les mots qui portent, pp.304, 2025, 978-2494-830–165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 157 Couleurs de Paul Gout. Cahiers. Couleurs d’autrefois pour verdir notre monde – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vieilles Racines et Jeunes Pousses, pp.151, 2022, Cahiers couleurs d'autrefois pour verdir notre monde, 979-10-699-9896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de couleurs d'Antoine Janot / Workbook, Antoine Janot’s colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. CNRS Editions, 2020, ISBN. 9782271132932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings (Book of Abstracts) of the First International Symposium WoodSciCraft : Wood Science and Craftsmanship &amp;quot;Cross-Perspective between Europe and Japan&amp;quot; (8-12 September 2014, Montpellier, France), 88p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de teinture -Voyage dans le temps chez un maître des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.416, 2013, 978-2-271-07964-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the notion of &amp;quot;resonance wood&amp;quot; choice: a decompartementalised approach from violin makers' opinion and perception to characterization of material properties' variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wooden musical instruments - Different forms of knowledge : Book of end of WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour measurement and colorimetric data of cloth samples in the Memoirs on Dyeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dyer’s Handbook – Memoirs of an 18th-century master colourist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-156, 2016, Ancient Textiles Series, 9781785702112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and mechanical approaches in the choice of woods in instrument making : the case of early bows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castellengo &amp; H. Genevoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique et ses instruments / Music and its instruments »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Delatour France, pp.1-27, 2013, 978-2-7521-0159-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse colorimétrique des échantillons de drap teint des Mémoires de teinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de teintures – Voyage dans le temps chez un maître des couleurs du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.376-397, 2013, 978-2- 271-07751-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wood physics and aesthetics related to threat level for species culturally important in crafts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWST2025 - International Symposium on Wood Science and Technology with the session of 2025 World Wood Day Symposium &amp; The Seventh IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods(’) matter(s) – Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Conference for the Craft Sciences – BICCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wood ethno-bio-physics - Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 324th Open Seminar for Sustainable Humanosphere - RISH, Kyoto University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uji (Kyoto), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The famous trees in the tea-room” – Introducing the concept of Japanese meiboku and the questions it raises on wood selection, tree history and craft culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyako Tazuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Workshop (pre-)Historical Wood Utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Weimar/Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les bois des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres « Forêt &amp; Santé » - « Le chant des forêts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vieilles Racines et Jeunes Pousses, Nov 2024, Mérinchal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for craft, changing woods: How time shapes artisans’ work, how ecological crisis changes wood uses in musical instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 World Wood Day Online Symposium &amp; The Sixth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-makers’ woods – at the crossroads of artisanal values and natural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forests to Heritage Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs artisanaux et scientifiques sur le bois [Animation Groupe de Travail]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre différents types de diversitéS (biologique, physique, fonctionnelle, culturelle) - Illustrations dans le domaine des bois de facture d’instruments de musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés du bois de Pernambouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPLC analyses of indigoids and related compounds in selected indigo-producing plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Conference - ICH 2022 “Horticulture for a world in transition”, Symposium S22 “Natural colorants from plants”, 14-20 August 2022, Angers, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft : le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI CNRS « Le temps: mesures, perceptions, impacts et applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversification des choix de bois en lutherie guitare face à la raréfaction des espèces traditionnellement employées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.194-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois rouges en voient de toutes les couleurs : heurs et malheurs des bois précieux de Dalbergia, un genre pantropical menacé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PluriBois « Les bois et leurs usages : approches pluridisciplinaires des dégradations et des empreintes » du GDR 3544 Sciences du bois, 30/05-03/06/2022 – Aspet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - Le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Réunion de GT Savoir Scientifiques et Artisanaux) 10èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - The time of wood craftsmen, the time of craft woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois - Échanges interdisciplinaires sur le bois et les sociétés / Interdisciplinary meeting on wood and societies, 18-19 October 2021, INHA, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Event ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les propriétés physiques/acoustiques des bois de facture instrumentale en voie de raréfaction ? Focus sur les Palissandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale et Sciences (JFIS) 2020 - Matériaux et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEMM, Le Mans, Oct 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewoods: at the crossroads between wood physics and craftsmanship knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sharpening the scientific tools for violin making”, Online conference organised by Claudia Fritz, Institut d’Alembert, Sorbonne Université – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris/Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les spécificités physiques et vibro-mécaniques des Palissandres, bois du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR 3544 « Sciences du bois » - Grenoble, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational measurement of shear modulus and damping of wood: An application of the Vybris-Torsion device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting wood physics and craftsmanship knowledge to understand biological and cultural diversity in wood choices for instrument making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wood Day 2019: Change – from tradition to innovation (The 2019 WWD Symposium and the 2nd IUFRO Forest Products Culture Research Group Colloquium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stübing, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois: diversité du matériau et complexité à quantifier la perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée d’étude du Groupe Bois de la SFIIC (Section Française de l’Institut International de Conservation ) – « Couleurs du bois, support de peinture, bois teintés. » 11 Octobre 2019, INP (Institut National du Patrimoine), Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence interactive sur la problématique de la coloration des bois dans le cadre de la restauration de meubles anciens marquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backes Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Ecole thématique CNRS PLURIBOIS 2019 : "Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois", Fréjus, 03-07 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas bleus d’Antoine Janot. [3 Posters & exposition textile]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de symposium/séminaire « Couleurs en Occitanie - Les teintures naturelles, patrimoine et sources d’inspiration », Domaine départemental Pierres Vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art des recherches sur les bois de lutherie : focus sur les bois tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Antoine Janot’s blue steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHA37 – Dyes in History and Archeology, Departamento de conservaçao e Restauro &amp; Requimte, NOVA University of Lisbon, Campus Caparica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des bois de lutherie : relier la caractérisation des propriétés des bois de résonance avec les perceptions des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision « ethno-bio-mécanique » des bois - La rhéologie du matériau-bois à l’interface entre diversité botanique et usages en lutheries et artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle MIPS - Quelques succès récents de la recherche en Mathématiques, Informatique, Physique et Systèmes à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du choix des bois en facture instrumentale et état de l’art sur l’usage des bois locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les essences de bois en Occitanie et présentation du Local Wood Challenge, 21ème Salon International de la Lutherie, Internationales de la Guitare.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond « clear wood » : exploring the structure-properties of figured woods and of woods with strong gradients selected in craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de bois en facture instrumentale: des propriétés physiques entre diversités botanique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l’APLG (Association Professionnelle des Luthiers Artisans en Guitares et autres cordes pincées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les ondes de l’érable – Relation entre anatomie, mécanique et acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES – Comprendre les liens botanique-chimie-mécanique-usages ayant déterminé le statut mondial de « bois précieux » du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Quintanar Isaias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des bois de résonance : Critères de sélection, caractérisation et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des bois Xylofutur, Bordeaux Sciences Agro, Visio Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Matters: Spruce and Maple selection for making musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Academy of Music, Museum Piano Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vibrational properties of coated wood through time from application of varnish, with recipes used in European or Iranian string instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an 'ethno-bio-physical' vision of wood: Illustrations from wood uses by instrument makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft : Beauty and Technology in Wood Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.74 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewood Selection: Physical Properties and Perception as Viewed by Violin Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between quantitative anatomy, microstructure, and vibrational properties of wavy maple wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : Caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition de la journée « Thèses Des Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of Boxwood (Buxus sempervirens L.) – From the empirical knowledge to measured properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft “Technology and Beauty in Wood Utilization”, 20-24/09/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of wood: Variability and main properties involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Lutherie and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefavard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tonewood selection and aging in instrument &amp;quot;quality&amp;quot; as viewed by violin makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference COST FP1302 WoodMusICK, Effects of Playing on Early and Modern Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transitional moisture change on the vibrational properties of violin-making wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost FP1302 WoodMusICK annual conference "Effects of playing on early and modern musical instruments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomechanics to material behavior of Buxus sempervirens L. - An angiosperm forming compression wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial reversibility of hygrothermal (HT) treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Meeting of COST Action FP1302 WoodMusICK “Wood aging resulting from hygrothermal actions”, 19-20 November 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement comme marqueur des diversités (phytochimique, botanique, d’usages…).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique PLURIBOIS : "Les bois et leurs usages : approches pluridisciplinaires de la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of vibrational properties to categorize the different types of wood within trees-as compared to interspecific diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un bois : variabilité des propriétés et critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS –Instruments à cordes : caractérisation et analyse en atelier de lutherie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-mechanical properties of boxwood (Buxus sempervirens l.) used in the making of woodwinds for traditional and/or early music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK meeting “Analyses in Mechanics of Wooden Instruments”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the concept of “resonance wood”: luthiers’ empirical expertise versus assessment of wood structural/visual and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK Opening Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “sound” choice: multi-criteria selection of material for instrument making from wood science viewpoint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising structure-properties relation and mechanical-acoustical properties of resonance woods and determining its visual perception by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS Summer Program Research Report Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’atelier au laboratoire - des échanges entre artisans et scientifiques mutuellement bénéfiques : Compte rendu du Symposium WoodSciCraft2014 & Présentation d’un projet sur le buis, de l’arbre à la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pre-Treatments and Traditional Coating Systems on the Vibrational, Hygroscopic and Colour Properties of Wood for Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of COST Action FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural use of wood in craftsmanship: case of the violin makers’ empirical expertise confronted to the acoustical properties of resonance wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood physical-mechanical properties by a mild hygrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois d’instruments, ou bois de luthiers ? La place des propriétés matérielles dans un système artisanal et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Mechanics viewpoint on biological and cultural diversity of instrument making woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin making &amp;quot; tonewood &amp;quot; : comparing makers' empirical expertise with wood structural/visual and acoustical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in instrument making woods: at the crossroads of organology, intangible cultural heritage and wood science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference of COST Action FP1302 WoodMusICK (Wooden Musical Instruments Conservation and Knowledge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hygro-thermiques ou chimiques de stabilisation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS – Instruments à vent : Traitements du bois et acoustique des flûtes, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques dynamiques des bois : caractérisation, sources de variations, applications en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire Vibrations Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WoodMusICK FP1302 – A new COST action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavier Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation mécanique/acoustique et perception de la ressource en bois de lutherie du quatuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood acoustic, hygroscopic and colorimetric properties due to thermally accelerated ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST actions FP0904 &amp; FP1006 “Characterization of modified wood in relation to wood bonding and coating performance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches culturelles et mécaniques dans le choix des bois en facture: cas des archets anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and hard woods in musical instrument making : Comparison of mechanical properties and perceptual &amp;quot;quality&amp;quot; grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Houssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des bois et du roseau en lien avec la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles Facture Instrumentale &amp; Sciences JFIS - Instruments à vent : anches, instruments anciens et innovation, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know on &amp;quot; resonance wood &amp;quot; properties? Selective review and ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bremaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustical properties of wood for musical instruments: material variability and diversity of uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFZ.forestnet summer school NEWOOD « New challenges for interdisciplinary wood research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois : sources de variabilité et caractérisation de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Mécanique Appliquée, Institut FEMTO ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science approaches to musical instrument making as an intangible cultural heritage : mechanical, versus &amp;quot; traditionnal knowledge &amp;quot;, assessments of &amp;quot; suitable &amp;quot; wood species and wood pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE061. Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires viscoélastiques des bois en direction axiale : distributions et analyses sur 450 espèces ligneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences du bois en lien avec la lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre biodiversité, cultures et acoustique: Recensement et analyse des espèces, propriétés et usages des bois d'instruments de musique du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité au Musée Royal de l'Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tervuren, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques physiques du Pernambouc et des bois d'archèterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de certaines essences secondaires locales pour la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tecnomed "Mieux valoriser les essences secondaires à bois d'artisanat !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDT_Lab; Software to evaluate the mechanical properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roohnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conferenre on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essences alternatives de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences organisées par l'UNFI et l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des archets de violons et instabilité de type flambement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CFA-Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement d'essences tropicales et/ou secondaires pour la facture instrumentale: Propriétés physico-mécaniques observées et facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences à l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures haut-débit des propriétés vibratoires anisotropes: De l'exploration de la biodiversité à l'analyse de comportements (hygro-)viscoélastiques et/ou instables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite/Evaluation HCERES du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES - Comprendre les liens botanique-chimie-mécanique-perception qui déterminent le statut de ‘bois précieux’ du genre pantropical menacé Dalbergia: Vers une co-conservation de la biodiversité et de la diversité culturelle artisanale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonneaux Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du LabEx NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et artisanats du bois: regards croisés Europe-Japon -Le 1er Symposium International WoodSciCraft, organisé à Montpellier du 8 au 12 Septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique du Labex NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists: Part 1 – a survey on the relation between luthiers and their raw material »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des bois utilisés ou utilisables en facture d'instruments de musique. Étude expérimentale des propriétés vibratoires en direction axiale de types de bois contrastés en majorité tropicaux. Relations à des déterminants de microstructure et de composition chimique secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00548934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur les bois de lutherie. (Programme « La forêt, berceau de l’harmonie ». Dourbies, Aigoual, 7 Septembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calmeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenante pour discussion : Café&amp; Vidéo du CNRS – Occitanie-Est. Animatrice : Roméro F. Film projeté : « A la recherche de la musique de l’Antiquité » (Jeudi 2 Février 2023, online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article de presse d’actualités : Pernambouc – La grande inquiétude des luthiers. Journaliste : Hillériteau Th. Le Figaro (vendredi 30 septembre 2022) : p32.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de lutherie : Entre « savoirs de la main », physique, et diversité bio-culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. CNRS Le Journal N° 306 (Novembre 2021) : 8-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. Carnets de Sciences – la revue du CNRS #11 : 164-169.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Interview pour un portrait/poster] Chercheuse en sciences du bois. Exposition itinérante « Vocations Sonores », Lycées de la Région du Mans (lemans-acoustique.fr &amp; maine-sciences.org)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des équipes Bois du LMGC-CNRS et de BioWooEB-CIRAD par les élèves en lutherie guitare du Lycée Fernand Léger de Bédarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait métier : (La guitare vue par une) Chercheuse. [Interview pour un Poster] Exposition Guitar On/Off, Les Quinconces, Le Mans, 4 Novembre-15 Décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur les bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois, artisanat, et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre sciences et artisanats du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois en facture d’instruments de musique: Travaux menés dans l’équipe BOIS du LMGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablir un lien de réciprocité entre sciences et artisanats du bois – propriétés du matériau, histoire des techniques, métiers, savoirs traditionnels, perception du matériau... et sources d’inspiration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois, matériau moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne de Provence, forme végétale et matériau sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red cedar et épicéa: L'éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de table d'harmonie - quelles différences entre l'épicéa et le red cedar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement du bois dans les instruments de musique dans une optique de conservation préventive. Effet de l'âge et des contraintes mécaniques et hygrothermiques appliquées en fonction des conditions de jeu. 1er rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Brémaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS (DR2, Section 11 &amp;quot;Mécanique&amp;quot; et Commission Interdisciplinaire 52 &amp;quot;Socio-Ecosystèmes&amp;quot;), LMGC, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting threatened species and music traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Lichtenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Anhuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-Makers' Woods - Worldwide Biodiversity, Functionality and Aesthetics in a Craft Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1-3), pp.363-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, vibro-mechanical and optical properties of pernambuco in relation to bow-making qualitative evaluation and wood diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (9), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2023-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – a transdisciplinary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content dependence of anisotropic vibrational properties of wood at quasi equilibrium: analytical review and multi-trajectories experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient destabilisation in anisotropic vibrational properties of wood when changing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), pp.328-344. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois : diversité du matériau et complexité de son apparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coré. Conservation et restauration du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (N.S.), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ethno-bio-mécanique » des bois choisis en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 660, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring colors from the past: in the steps of eighteenth-century dyers from France and England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Balfour Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp. 9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03032314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.112736. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between anatomical and vibrational properties of wavy sycamore maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20170185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madera y Bosques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21829/myb.2017.2321447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for use of dynamic mechanical analysis (DMA) to verify intensity of thermal wood modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Kutnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2042645313Y.0000000044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among extractive, lignin and holocellulose contents with performance index of seven wood species used for bows of string instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Luiz Longui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francides Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romeu Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edenise Segala Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties of wood in string instruments soundboards and tuned idiophones: Biological and cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1), pp.807-818. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3651233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of muirapiranga (Brosimun sp.) and its effects on the vibrational properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Konaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (1), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-009-1051-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal friction measurement of tropical species by various acoustic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kouchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (5), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-010-1111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple-dyeing Boraginaceae : the Mediterranean subplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dye &amp; Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, 1-16 (anglais), 17-26 (japonais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois de facture instrumentale et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 85 couleurs d'Antoine Janot / Antoine Janot's 85 colours. Cahiers &amp;quot;Couleurs d’autrefois pour verdir notre monde&amp;quot; - I / Workbooks &amp;quot;Colours from the past for a greener world&amp;quot; -I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les mots qui portent, pp.304, 2025, 978-2494-830–165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 157 Couleurs de Paul Gout. Cahiers. Couleurs d’autrefois pour verdir notre monde – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vieilles Racines et Jeunes Pousses, pp.151, 2022, Cahiers couleurs d'autrefois pour verdir notre monde, 979-10-699-9896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de couleurs d'Antoine Janot / Workbook, Antoine Janot’s colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. CNRS Editions, 2020, ISBN. 9782271132932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings (Book of Abstracts) of the First International Symposium WoodSciCraft : Wood Science and Craftsmanship &amp;quot;Cross-Perspective between Europe and Japan&amp;quot; (8-12 September 2014, Montpellier, France), 88p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de teinture -Voyage dans le temps chez un maître des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.416, 2013, 978-2-271-07964-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the notion of &amp;quot;resonance wood&amp;quot; choice: a decompartementalised approach from violin makers' opinion and perception to characterization of material properties' variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wooden musical instruments - Different forms of knowledge : Book of end of WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour measurement and colorimetric data of cloth samples in the Memoirs on Dyeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dyer’s Handbook – Memoirs of an 18th-century master colourist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-156, 2016, Ancient Textiles Series, 9781785702112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and mechanical approaches in the choice of woods in instrument making : the case of early bows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castellengo &amp; H. Genevoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique et ses instruments / Music and its instruments »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Delatour France, pp.1-27, 2013, 978-2-7521-0159-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse colorimétrique des échantillons de drap teint des Mémoires de teinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de teintures – Voyage dans le temps chez un maître des couleurs du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.376-397, 2013, 978-2- 271-07751-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wood ethno-bio-physics - Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 324th Open Seminar for Sustainable Humanosphere - RISH, Kyoto University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uji (Kyoto), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The famous trees in the tea-room” – Introducing the concept of Japanese meiboku and the questions it raises on wood selection, tree history and craft culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyako Tazuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Workshop (pre-)Historical Wood Utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Weimar/Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wood physics and aesthetics related to threat level for species culturally important in crafts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWST2025 - International Symposium on Wood Science and Technology with the session of 2025 World Wood Day Symposium &amp; The Seventh IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods(’) matter(s) – Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Conference for the Craft Sciences – BICCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs artisanaux et scientifiques sur le bois [Animation Groupe de Travail]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for craft, changing woods: How time shapes artisans’ work, how ecological crisis changes wood uses in musical instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 World Wood Day Online Symposium &amp; The Sixth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les bois des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres « Forêt &amp; Santé » - « Le chant des forêts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vieilles Racines et Jeunes Pousses, Nov 2024, Mérinchal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-makers’ woods – at the crossroads of artisanal values and natural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forests to Heritage Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés du bois de Pernambouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre différents types de diversitéS (biologique, physique, fonctionnelle, culturelle) - Illustrations dans le domaine des bois de facture d’instruments de musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois rouges en voient de toutes les couleurs : heurs et malheurs des bois précieux de Dalbergia, un genre pantropical menacé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PluriBois « Les bois et leurs usages : approches pluridisciplinaires des dégradations et des empreintes » du GDR 3544 Sciences du bois, 30/05-03/06/2022 – Aspet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPLC analyses of indigoids and related compounds in selected indigo-producing plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Conference - ICH 2022 “Horticulture for a world in transition”, Symposium S22 “Natural colorants from plants”, 14-20 August 2022, Angers, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft : le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI CNRS « Le temps: mesures, perceptions, impacts et applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversification des choix de bois en lutherie guitare face à la raréfaction des espèces traditionnellement employées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.194-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - The time of wood craftsmen, the time of craft woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois - Échanges interdisciplinaires sur le bois et les sociétés / Interdisciplinary meeting on wood and societies, 18-19 October 2021, INHA, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - Le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Réunion de GT Savoir Scientifiques et Artisanaux) 10èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewoods: at the crossroads between wood physics and craftsmanship knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sharpening the scientific tools for violin making”, Online conference organised by Claudia Fritz, Institut d’Alembert, Sorbonne Université – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris/Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Event ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les propriétés physiques/acoustiques des bois de facture instrumentale en voie de raréfaction ? Focus sur les Palissandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale et Sciences (JFIS) 2020 - Matériaux et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEMM, Le Mans, Oct 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les spécificités physiques et vibro-mécaniques des Palissandres, bois du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR 3544 « Sciences du bois » - Grenoble, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational measurement of shear modulus and damping of wood: An application of the Vybris-Torsion device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas bleus d’Antoine Janot. [3 Posters & exposition textile]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de symposium/séminaire « Couleurs en Occitanie - Les teintures naturelles, patrimoine et sources d’inspiration », Domaine départemental Pierres Vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence interactive sur la problématique de la coloration des bois dans le cadre de la restauration de meubles anciens marquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backes Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Ecole thématique CNRS PLURIBOIS 2019 : "Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois", Fréjus, 03-07 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting wood physics and craftsmanship knowledge to understand biological and cultural diversity in wood choices for instrument making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wood Day 2019: Change – from tradition to innovation (The 2019 WWD Symposium and the 2nd IUFRO Forest Products Culture Research Group Colloquium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stübing, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois: diversité du matériau et complexité à quantifier la perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée d’étude du Groupe Bois de la SFIIC (Section Française de l’Institut International de Conservation ) – « Couleurs du bois, support de peinture, bois teintés. » 11 Octobre 2019, INP (Institut National du Patrimoine), Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES – Comprendre les liens botanique-chimie-mécanique-usages ayant déterminé le statut mondial de « bois précieux » du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Quintanar Isaias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art des recherches sur les bois de lutherie : focus sur les bois tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Antoine Janot’s blue steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHA37 – Dyes in History and Archeology, Departamento de conservaçao e Restauro &amp; Requimte, NOVA University of Lisbon, Campus Caparica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des bois de lutherie : relier la caractérisation des propriétés des bois de résonance avec les perceptions des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision « ethno-bio-mécanique » des bois - La rhéologie du matériau-bois à l’interface entre diversité botanique et usages en lutheries et artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle MIPS - Quelques succès récents de la recherche en Mathématiques, Informatique, Physique et Systèmes à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du choix des bois en facture instrumentale et état de l’art sur l’usage des bois locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les essences de bois en Occitanie et présentation du Local Wood Challenge, 21ème Salon International de la Lutherie, Internationales de la Guitare.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond « clear wood » : exploring the structure-properties of figured woods and of woods with strong gradients selected in craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de bois en facture instrumentale: des propriétés physiques entre diversités botanique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l’APLG (Association Professionnelle des Luthiers Artisans en Guitares et autres cordes pincées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les ondes de l’érable – Relation entre anatomie, mécanique et acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Matters: Spruce and Maple selection for making musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Academy of Music, Museum Piano Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des bois de résonance : Critères de sélection, caractérisation et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des bois Xylofutur, Bordeaux Sciences Agro, Visio Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of Boxwood (Buxus sempervirens L.) – From the empirical knowledge to measured properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft “Technology and Beauty in Wood Utilization”, 20-24/09/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of wood: Variability and main properties involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Lutherie and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefavard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewood Selection: Physical Properties and Perception as Viewed by Violin Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between quantitative anatomy, microstructure, and vibrational properties of wavy maple wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an 'ethno-bio-physical' vision of wood: Illustrations from wood uses by instrument makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft : Beauty and Technology in Wood Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.74 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vibrational properties of coated wood through time from application of varnish, with recipes used in European or Iranian string instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : Caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition de la journée « Thèses Des Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-mechanical properties of boxwood (Buxus sempervirens l.) used in the making of woodwinds for traditional and/or early music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK meeting “Analyses in Mechanics of Wooden Instruments”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of vibrational properties to categorize the different types of wood within trees-as compared to interspecific diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un bois : variabilité des propriétés et critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS –Instruments à cordes : caractérisation et analyse en atelier de lutherie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transitional moisture change on the vibrational properties of violin-making wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost FP1302 WoodMusICK annual conference "Effects of playing on early and modern musical instruments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial reversibility of hygrothermal (HT) treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Meeting of COST Action FP1302 WoodMusICK “Wood aging resulting from hygrothermal actions”, 19-20 November 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomechanics to material behavior of Buxus sempervirens L. - An angiosperm forming compression wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tonewood selection and aging in instrument &amp;quot;quality&amp;quot; as viewed by violin makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference COST FP1302 WoodMusICK, Effects of Playing on Early and Modern Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement comme marqueur des diversités (phytochimique, botanique, d’usages…).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique PLURIBOIS : "Les bois et leurs usages : approches pluridisciplinaires de la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in instrument making woods: at the crossroads of organology, intangible cultural heritage and wood science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference of COST Action FP1302 WoodMusICK (Wooden Musical Instruments Conservation and Knowledge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin making &amp;quot; tonewood &amp;quot; : comparing makers' empirical expertise with wood structural/visual and acoustical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Mechanics viewpoint on biological and cultural diversity of instrument making woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising structure-properties relation and mechanical-acoustical properties of resonance woods and determining its visual perception by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS Summer Program Research Report Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’atelier au laboratoire - des échanges entre artisans et scientifiques mutuellement bénéfiques : Compte rendu du Symposium WoodSciCraft2014 & Présentation d’un projet sur le buis, de l’arbre à la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “sound” choice: multi-criteria selection of material for instrument making from wood science viewpoint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the concept of “resonance wood”: luthiers’ empirical expertise versus assessment of wood structural/visual and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK Opening Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pre-Treatments and Traditional Coating Systems on the Vibrational, Hygroscopic and Colour Properties of Wood for Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of COST Action FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois d’instruments, ou bois de luthiers ? La place des propriétés matérielles dans un système artisanal et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood physical-mechanical properties by a mild hygrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural use of wood in craftsmanship: case of the violin makers’ empirical expertise confronted to the acoustical properties of resonance wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WoodMusICK FP1302 – A new COST action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavier Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques dynamiques des bois : caractérisation, sources de variations, applications en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire Vibrations Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood acoustic, hygroscopic and colorimetric properties due to thermally accelerated ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST actions FP0904 &amp; FP1006 “Characterization of modified wood in relation to wood bonding and coating performance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation mécanique/acoustique et perception de la ressource en bois de lutherie du quatuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hygro-thermiques ou chimiques de stabilisation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS – Instruments à vent : Traitements du bois et acoustique des flûtes, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches culturelles et mécaniques dans le choix des bois en facture: cas des archets anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and hard woods in musical instrument making : Comparison of mechanical properties and perceptual &amp;quot;quality&amp;quot; grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Houssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des bois et du roseau en lien avec la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles Facture Instrumentale &amp; Sciences JFIS - Instruments à vent : anches, instruments anciens et innovation, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know on &amp;quot; resonance wood &amp;quot; properties? Selective review and ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bremaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustical properties of wood for musical instruments: material variability and diversity of uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFZ.forestnet summer school NEWOOD « New challenges for interdisciplinary wood research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois : sources de variabilité et caractérisation de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Mécanique Appliquée, Institut FEMTO ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science approaches to musical instrument making as an intangible cultural heritage : mechanical, versus &amp;quot; traditionnal knowledge &amp;quot;, assessments of &amp;quot; suitable &amp;quot; wood species and wood pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE061. Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires viscoélastiques des bois en direction axiale : distributions et analyses sur 450 espèces ligneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences du bois en lien avec la lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre biodiversité, cultures et acoustique: Recensement et analyse des espèces, propriétés et usages des bois d'instruments de musique du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité au Musée Royal de l'Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tervuren, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques physiques du Pernambouc et des bois d'archèterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de certaines essences secondaires locales pour la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tecnomed "Mieux valoriser les essences secondaires à bois d'artisanat !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essences alternatives de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences organisées par l'UNFI et l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDT_Lab; Software to evaluate the mechanical properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roohnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conferenre on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des archets de violons et instabilité de type flambement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CFA-Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement d'essences tropicales et/ou secondaires pour la facture instrumentale: Propriétés physico-mécaniques observées et facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences à l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures haut-débit des propriétés vibratoires anisotropes: De l'exploration de la biodiversité à l'analyse de comportements (hygro-)viscoélastiques et/ou instables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite/Evaluation HCERES du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES - Comprendre les liens botanique-chimie-mécanique-perception qui déterminent le statut de ‘bois précieux’ du genre pantropical menacé Dalbergia: Vers une co-conservation de la biodiversité et de la diversité culturelle artisanale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonneaux Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du LabEx NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et artisanats du bois: regards croisés Europe-Japon -Le 1er Symposium International WoodSciCraft, organisé à Montpellier du 8 au 12 Septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique du Labex NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists: Part 1 – a survey on the relation between luthiers and their raw material »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des bois utilisés ou utilisables en facture d'instruments de musique. Étude expérimentale des propriétés vibratoires en direction axiale de types de bois contrastés en majorité tropicaux. Relations à des déterminants de microstructure et de composition chimique secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00548934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur les bois de lutherie. (Programme « La forêt, berceau de l’harmonie ». Dourbies, Aigoual, 7 Septembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calmeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenante pour discussion : Café&amp; Vidéo du CNRS – Occitanie-Est. Animatrice : Roméro F. Film projeté : « A la recherche de la musique de l’Antiquité » (Jeudi 2 Février 2023, online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article de presse d’actualités : Pernambouc – La grande inquiétude des luthiers. Journaliste : Hillériteau Th. Le Figaro (vendredi 30 septembre 2022) : p32.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. Carnets de Sciences – la revue du CNRS #11 : 164-169.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de lutherie : Entre « savoirs de la main », physique, et diversité bio-culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. CNRS Le Journal N° 306 (Novembre 2021) : 8-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Interview pour un portrait/poster] Chercheuse en sciences du bois. Exposition itinérante « Vocations Sonores », Lycées de la Région du Mans (lemans-acoustique.fr &amp; maine-sciences.org)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des équipes Bois du LMGC-CNRS et de BioWooEB-CIRAD par les élèves en lutherie guitare du Lycée Fernand Léger de Bédarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait métier : (La guitare vue par une) Chercheuse. [Interview pour un Poster] Exposition Guitar On/Off, Les Quinconces, Le Mans, 4 Novembre-15 Décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur les bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois, artisanat, et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre sciences et artisanats du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois en facture d’instruments de musique: Travaux menés dans l’équipe BOIS du LMGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablir un lien de réciprocité entre sciences et artisanats du bois – propriétés du matériau, histoire des techniques, métiers, savoirs traditionnels, perception du matériau... et sources d’inspiration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois, matériau moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red cedar et épicéa: L'éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne de Provence, forme végétale et matériau sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de table d'harmonie - quelles différences entre l'épicéa et le red cedar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement du bois dans les instruments de musique dans une optique de conservation préventive. Effet de l'âge et des contraintes mécaniques et hygrothermiques appliquées en fonction des conditions de jeu. 1er rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lichtenberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nehren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Anhuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira Pinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402675v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292594v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Backes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gaff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Balfour Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Wahyudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21829/myb.2017.2321447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Kutnar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645313Y.0000000044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Luiz Longui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francides Gomes da Silva Junior" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romeu Lombardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenise Segala Alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/575A9ECBF065CC0F51564861D37BDC815D1F4E69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651233" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Konaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Suzuki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-009-1051-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-010-1111-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976333v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051004v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-dyers-handbook.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Poidevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Sumi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santandreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Fofana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kahn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Suarez Diaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backes Bernadette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Luc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charllotte Kwon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Fofana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quintanar Isaias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051059v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perego" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986293v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salenson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982413v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larricq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Froidevaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982473v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818153v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houssay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bremaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378375v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546315v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roohnia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guibal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonneaux Jacques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calmeille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753752v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754130v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818159v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818166v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salen&#231;on" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lichtenberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nehren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Anhuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira Pinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402675v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292594v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Backes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Balfour Paul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gaff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Wahyudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21829/myb.2017.2321447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Kutnar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645313Y.0000000044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Luiz Longui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francides Gomes da Silva Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romeu Lombardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenise Segala Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/575A9ECBF065CC0F51564861D37BDC815D1F4E69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651233" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Konaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Suzuki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-009-1051-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-010-1111-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976333v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051004v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-dyers-handbook.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Poidevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Sumi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santandreu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Fofana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kahn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Suarez Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charllotte Kwon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backes Bernadette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Luc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quintanar Isaias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Fofana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976299v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salenson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960063v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662505v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perego" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larricq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982413v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085285v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Froidevaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houssay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bremaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546315v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565644v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roohnia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guibal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonneaux Jacques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calmeille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831286v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831282v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754130v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818159v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salen&#231;on" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>