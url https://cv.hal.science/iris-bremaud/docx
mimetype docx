--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Brémaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS (DR2, Section 11 &amp;quot;Mécanique&amp;quot; et Commission Interdisciplinaire 52 &amp;quot;Socio-Ecosystèmes&amp;quot;), LMGC, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting threatened species and music traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Lichtenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Anhuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-Makers' Woods - Worldwide Biodiversity, Functionality and Aesthetics in a Craft Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1-3), pp.363-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, vibro-mechanical and optical properties of pernambuco in relation to bow-making qualitative evaluation and wood diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (9), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2023-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – a transdisciplinary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content dependence of anisotropic vibrational properties of wood at quasi equilibrium: analytical review and multi-trajectories experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient destabilisation in anisotropic vibrational properties of wood when changing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), pp.328-344. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois : diversité du matériau et complexité de son apparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coré. Conservation et restauration du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (N.S.), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ethno-bio-mécanique » des bois choisis en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 660, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring colors from the past: in the steps of eighteenth-century dyers from France and England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Balfour Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp. 9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03032314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.112736. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between anatomical and vibrational properties of wavy sycamore maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20170185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madera y Bosques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21829/myb.2017.2321447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for use of dynamic mechanical analysis (DMA) to verify intensity of thermal wood modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Kutnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2042645313Y.0000000044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among extractive, lignin and holocellulose contents with performance index of seven wood species used for bows of string instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Luiz Longui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francides Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romeu Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edenise Segala Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties of wood in string instruments soundboards and tuned idiophones: Biological and cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1), pp.807-818. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3651233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of muirapiranga (Brosimun sp.) and its effects on the vibrational properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Konaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (1), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-009-1051-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal friction measurement of tropical species by various acoustic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kouchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (5), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-010-1111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple-dyeing Boraginaceae : the Mediterranean subplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dye &amp; Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, 1-16 (anglais), 17-26 (japonais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois de facture instrumentale et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 85 couleurs d'Antoine Janot / Antoine Janot's 85 colours. Cahiers &amp;quot;Couleurs d’autrefois pour verdir notre monde&amp;quot; - I / Workbooks &amp;quot;Colours from the past for a greener world&amp;quot; -I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les mots qui portent, pp.304, 2025, 978-2494-830–165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 157 Couleurs de Paul Gout. Cahiers. Couleurs d’autrefois pour verdir notre monde – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vieilles Racines et Jeunes Pousses, pp.151, 2022, Cahiers couleurs d'autrefois pour verdir notre monde, 979-10-699-9896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de couleurs d'Antoine Janot / Workbook, Antoine Janot’s colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. CNRS Editions, 2020, ISBN. 9782271132932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings (Book of Abstracts) of the First International Symposium WoodSciCraft : Wood Science and Craftsmanship &amp;quot;Cross-Perspective between Europe and Japan&amp;quot; (8-12 September 2014, Montpellier, France), 88p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de teinture -Voyage dans le temps chez un maître des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.416, 2013, 978-2-271-07964-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the notion of &amp;quot;resonance wood&amp;quot; choice: a decompartementalised approach from violin makers' opinion and perception to characterization of material properties' variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wooden musical instruments - Different forms of knowledge : Book of end of WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour measurement and colorimetric data of cloth samples in the Memoirs on Dyeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dyer’s Handbook – Memoirs of an 18th-century master colourist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-156, 2016, Ancient Textiles Series, 9781785702112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and mechanical approaches in the choice of woods in instrument making : the case of early bows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castellengo &amp; H. Genevoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique et ses instruments / Music and its instruments »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Delatour France, pp.1-27, 2013, 978-2-7521-0159-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse colorimétrique des échantillons de drap teint des Mémoires de teinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de teintures – Voyage dans le temps chez un maître des couleurs du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.376-397, 2013, 978-2- 271-07751-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wood ethno-bio-physics - Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 324th Open Seminar for Sustainable Humanosphere - RISH, Kyoto University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uji (Kyoto), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The famous trees in the tea-room” – Introducing the concept of Japanese meiboku and the questions it raises on wood selection, tree history and craft culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyako Tazuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Workshop (pre-)Historical Wood Utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Weimar/Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wood physics and aesthetics related to threat level for species culturally important in crafts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWST2025 - International Symposium on Wood Science and Technology with the session of 2025 World Wood Day Symposium &amp; The Seventh IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods(’) matter(s) – Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Conference for the Craft Sciences – BICCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs artisanaux et scientifiques sur le bois [Animation Groupe de Travail]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for craft, changing woods: How time shapes artisans’ work, how ecological crisis changes wood uses in musical instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 World Wood Day Online Symposium &amp; The Sixth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les bois des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres « Forêt &amp; Santé » - « Le chant des forêts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vieilles Racines et Jeunes Pousses, Nov 2024, Mérinchal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-makers’ woods – at the crossroads of artisanal values and natural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forests to Heritage Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés du bois de Pernambouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre différents types de diversitéS (biologique, physique, fonctionnelle, culturelle) - Illustrations dans le domaine des bois de facture d’instruments de musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois rouges en voient de toutes les couleurs : heurs et malheurs des bois précieux de Dalbergia, un genre pantropical menacé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PluriBois « Les bois et leurs usages : approches pluridisciplinaires des dégradations et des empreintes » du GDR 3544 Sciences du bois, 30/05-03/06/2022 – Aspet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPLC analyses of indigoids and related compounds in selected indigo-producing plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Conference - ICH 2022 “Horticulture for a world in transition”, Symposium S22 “Natural colorants from plants”, 14-20 August 2022, Angers, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft : le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI CNRS « Le temps: mesures, perceptions, impacts et applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversification des choix de bois en lutherie guitare face à la raréfaction des espèces traditionnellement employées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.194-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - The time of wood craftsmen, the time of craft woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois - Échanges interdisciplinaires sur le bois et les sociétés / Interdisciplinary meeting on wood and societies, 18-19 October 2021, INHA, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - Le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Réunion de GT Savoir Scientifiques et Artisanaux) 10èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewoods: at the crossroads between wood physics and craftsmanship knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sharpening the scientific tools for violin making”, Online conference organised by Claudia Fritz, Institut d’Alembert, Sorbonne Université – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris/Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Event ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les propriétés physiques/acoustiques des bois de facture instrumentale en voie de raréfaction ? Focus sur les Palissandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale et Sciences (JFIS) 2020 - Matériaux et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEMM, Le Mans, Oct 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les spécificités physiques et vibro-mécaniques des Palissandres, bois du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR 3544 « Sciences du bois » - Grenoble, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational measurement of shear modulus and damping of wood: An application of the Vybris-Torsion device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas bleus d’Antoine Janot. [3 Posters & exposition textile]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de symposium/séminaire « Couleurs en Occitanie - Les teintures naturelles, patrimoine et sources d’inspiration », Domaine départemental Pierres Vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence interactive sur la problématique de la coloration des bois dans le cadre de la restauration de meubles anciens marquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backes Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Ecole thématique CNRS PLURIBOIS 2019 : "Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois", Fréjus, 03-07 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting wood physics and craftsmanship knowledge to understand biological and cultural diversity in wood choices for instrument making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wood Day 2019: Change – from tradition to innovation (The 2019 WWD Symposium and the 2nd IUFRO Forest Products Culture Research Group Colloquium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stübing, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois: diversité du matériau et complexité à quantifier la perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée d’étude du Groupe Bois de la SFIIC (Section Française de l’Institut International de Conservation ) – « Couleurs du bois, support de peinture, bois teintés. » 11 Octobre 2019, INP (Institut National du Patrimoine), Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES – Comprendre les liens botanique-chimie-mécanique-usages ayant déterminé le statut mondial de « bois précieux » du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Quintanar Isaias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art des recherches sur les bois de lutherie : focus sur les bois tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Antoine Janot’s blue steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHA37 – Dyes in History and Archeology, Departamento de conservaçao e Restauro &amp; Requimte, NOVA University of Lisbon, Campus Caparica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des bois de lutherie : relier la caractérisation des propriétés des bois de résonance avec les perceptions des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision « ethno-bio-mécanique » des bois - La rhéologie du matériau-bois à l’interface entre diversité botanique et usages en lutheries et artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle MIPS - Quelques succès récents de la recherche en Mathématiques, Informatique, Physique et Systèmes à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du choix des bois en facture instrumentale et état de l’art sur l’usage des bois locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les essences de bois en Occitanie et présentation du Local Wood Challenge, 21ème Salon International de la Lutherie, Internationales de la Guitare.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond « clear wood » : exploring the structure-properties of figured woods and of woods with strong gradients selected in craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de bois en facture instrumentale: des propriétés physiques entre diversités botanique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l’APLG (Association Professionnelle des Luthiers Artisans en Guitares et autres cordes pincées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les ondes de l’érable – Relation entre anatomie, mécanique et acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Matters: Spruce and Maple selection for making musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Academy of Music, Museum Piano Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des bois de résonance : Critères de sélection, caractérisation et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des bois Xylofutur, Bordeaux Sciences Agro, Visio Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of Boxwood (Buxus sempervirens L.) – From the empirical knowledge to measured properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft “Technology and Beauty in Wood Utilization”, 20-24/09/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of wood: Variability and main properties involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Lutherie and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefavard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewood Selection: Physical Properties and Perception as Viewed by Violin Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between quantitative anatomy, microstructure, and vibrational properties of wavy maple wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an 'ethno-bio-physical' vision of wood: Illustrations from wood uses by instrument makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft : Beauty and Technology in Wood Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.74 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vibrational properties of coated wood through time from application of varnish, with recipes used in European or Iranian string instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : Caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition de la journée « Thèses Des Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-mechanical properties of boxwood (Buxus sempervirens l.) used in the making of woodwinds for traditional and/or early music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK meeting “Analyses in Mechanics of Wooden Instruments”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of vibrational properties to categorize the different types of wood within trees-as compared to interspecific diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un bois : variabilité des propriétés et critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS –Instruments à cordes : caractérisation et analyse en atelier de lutherie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transitional moisture change on the vibrational properties of violin-making wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost FP1302 WoodMusICK annual conference "Effects of playing on early and modern musical instruments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial reversibility of hygrothermal (HT) treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Meeting of COST Action FP1302 WoodMusICK “Wood aging resulting from hygrothermal actions”, 19-20 November 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomechanics to material behavior of Buxus sempervirens L. - An angiosperm forming compression wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tonewood selection and aging in instrument &amp;quot;quality&amp;quot; as viewed by violin makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference COST FP1302 WoodMusICK, Effects of Playing on Early and Modern Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement comme marqueur des diversités (phytochimique, botanique, d’usages…).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique PLURIBOIS : "Les bois et leurs usages : approches pluridisciplinaires de la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in instrument making woods: at the crossroads of organology, intangible cultural heritage and wood science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference of COST Action FP1302 WoodMusICK (Wooden Musical Instruments Conservation and Knowledge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin making &amp;quot; tonewood &amp;quot; : comparing makers' empirical expertise with wood structural/visual and acoustical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Mechanics viewpoint on biological and cultural diversity of instrument making woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising structure-properties relation and mechanical-acoustical properties of resonance woods and determining its visual perception by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS Summer Program Research Report Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’atelier au laboratoire - des échanges entre artisans et scientifiques mutuellement bénéfiques : Compte rendu du Symposium WoodSciCraft2014 & Présentation d’un projet sur le buis, de l’arbre à la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “sound” choice: multi-criteria selection of material for instrument making from wood science viewpoint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the concept of “resonance wood”: luthiers’ empirical expertise versus assessment of wood structural/visual and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK Opening Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pre-Treatments and Traditional Coating Systems on the Vibrational, Hygroscopic and Colour Properties of Wood for Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of COST Action FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois d’instruments, ou bois de luthiers ? La place des propriétés matérielles dans un système artisanal et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood physical-mechanical properties by a mild hygrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural use of wood in craftsmanship: case of the violin makers’ empirical expertise confronted to the acoustical properties of resonance wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WoodMusICK FP1302 – A new COST action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavier Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques dynamiques des bois : caractérisation, sources de variations, applications en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire Vibrations Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood acoustic, hygroscopic and colorimetric properties due to thermally accelerated ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST actions FP0904 &amp; FP1006 “Characterization of modified wood in relation to wood bonding and coating performance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation mécanique/acoustique et perception de la ressource en bois de lutherie du quatuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hygro-thermiques ou chimiques de stabilisation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS – Instruments à vent : Traitements du bois et acoustique des flûtes, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches culturelles et mécaniques dans le choix des bois en facture: cas des archets anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and hard woods in musical instrument making : Comparison of mechanical properties and perceptual &amp;quot;quality&amp;quot; grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Houssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des bois et du roseau en lien avec la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles Facture Instrumentale &amp; Sciences JFIS - Instruments à vent : anches, instruments anciens et innovation, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know on &amp;quot; resonance wood &amp;quot; properties? Selective review and ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bremaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustical properties of wood for musical instruments: material variability and diversity of uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFZ.forestnet summer school NEWOOD « New challenges for interdisciplinary wood research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois : sources de variabilité et caractérisation de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Mécanique Appliquée, Institut FEMTO ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science approaches to musical instrument making as an intangible cultural heritage : mechanical, versus &amp;quot; traditionnal knowledge &amp;quot;, assessments of &amp;quot; suitable &amp;quot; wood species and wood pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE061. Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires viscoélastiques des bois en direction axiale : distributions et analyses sur 450 espèces ligneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences du bois en lien avec la lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre biodiversité, cultures et acoustique: Recensement et analyse des espèces, propriétés et usages des bois d'instruments de musique du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité au Musée Royal de l'Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tervuren, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques physiques du Pernambouc et des bois d'archèterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de certaines essences secondaires locales pour la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tecnomed "Mieux valoriser les essences secondaires à bois d'artisanat !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essences alternatives de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences organisées par l'UNFI et l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDT_Lab; Software to evaluate the mechanical properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roohnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conferenre on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des archets de violons et instabilité de type flambement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CFA-Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement d'essences tropicales et/ou secondaires pour la facture instrumentale: Propriétés physico-mécaniques observées et facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences à l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures haut-débit des propriétés vibratoires anisotropes: De l'exploration de la biodiversité à l'analyse de comportements (hygro-)viscoélastiques et/ou instables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite/Evaluation HCERES du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES - Comprendre les liens botanique-chimie-mécanique-perception qui déterminent le statut de ‘bois précieux’ du genre pantropical menacé Dalbergia: Vers une co-conservation de la biodiversité et de la diversité culturelle artisanale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonneaux Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du LabEx NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et artisanats du bois: regards croisés Europe-Japon -Le 1er Symposium International WoodSciCraft, organisé à Montpellier du 8 au 12 Septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique du Labex NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists: Part 1 – a survey on the relation between luthiers and their raw material »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des bois utilisés ou utilisables en facture d'instruments de musique. Étude expérimentale des propriétés vibratoires en direction axiale de types de bois contrastés en majorité tropicaux. Relations à des déterminants de microstructure et de composition chimique secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00548934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur les bois de lutherie. (Programme « La forêt, berceau de l’harmonie ». Dourbies, Aigoual, 7 Septembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calmeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenante pour discussion : Café&amp; Vidéo du CNRS – Occitanie-Est. Animatrice : Roméro F. Film projeté : « A la recherche de la musique de l’Antiquité » (Jeudi 2 Février 2023, online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article de presse d’actualités : Pernambouc – La grande inquiétude des luthiers. Journaliste : Hillériteau Th. Le Figaro (vendredi 30 septembre 2022) : p32.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. Carnets de Sciences – la revue du CNRS #11 : 164-169.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de lutherie : Entre « savoirs de la main », physique, et diversité bio-culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. CNRS Le Journal N° 306 (Novembre 2021) : 8-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Interview pour un portrait/poster] Chercheuse en sciences du bois. Exposition itinérante « Vocations Sonores », Lycées de la Région du Mans (lemans-acoustique.fr &amp; maine-sciences.org)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des équipes Bois du LMGC-CNRS et de BioWooEB-CIRAD par les élèves en lutherie guitare du Lycée Fernand Léger de Bédarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait métier : (La guitare vue par une) Chercheuse. [Interview pour un Poster] Exposition Guitar On/Off, Les Quinconces, Le Mans, 4 Novembre-15 Décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur les bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois, artisanat, et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre sciences et artisanats du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois en facture d’instruments de musique: Travaux menés dans l’équipe BOIS du LMGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablir un lien de réciprocité entre sciences et artisanats du bois – propriétés du matériau, histoire des techniques, métiers, savoirs traditionnels, perception du matériau... et sources d’inspiration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois, matériau moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red cedar et épicéa: L'éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne de Provence, forme végétale et matériau sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de table d'harmonie - quelles différences entre l'épicéa et le red cedar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement du bois dans les instruments de musique dans une optique de conservation préventive. Effet de l'âge et des contraintes mécaniques et hygrothermiques appliquées en fonction des conditions de jeu. 1er rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Brémaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS (DR2, Section 11 &amp;quot;Mécanique&amp;quot; et Commission Interdisciplinaire 52 &amp;quot;Socio-Ecosystèmes&amp;quot;), LMGC, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting threatened species and music traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Lichtenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Nehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Anhuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-Makers' Woods - Worldwide Biodiversity, Functionality and Aesthetics in a Craft Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1-3), pp.363-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, vibro-mechanical and optical properties of pernambuco in relation to bow-making qualitative evaluation and wood diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (9), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2023-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft, the time of wood craftspersons, the time of crafts’ wood – a transdisciplinary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.164-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient destabilisation in anisotropic vibrational properties of wood when changing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), pp.328-344. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content dependence of anisotropic vibrational properties of wood at quasi equilibrium: analytical review and multi-trajectories experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2020-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois : diversité du matériau et complexité de son apparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coré. Conservation et restauration du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (N.S.), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring colors from the past: in the steps of eighteenth-century dyers from France and England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Balfour Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp. 9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03032314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.112736. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ethno-bio-mécanique » des bois choisis en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 660, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between anatomical and vibrational properties of wavy sycamore maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20170185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural durability and dimensional stability of white mulberry (Morus alba L.) for Middle Eastern lutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madera y Bosques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21829/myb.2017.2321447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of traditional hygro-thermal pretreatments on the acoustical characteristics of white mulberry wood (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.821-832. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for use of dynamic mechanical analysis (DMA) to verify intensity of thermal wood modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Kutnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wood products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2042645313Y.0000000044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in viscoelastic vibrational properties between compression and normal wood : roles of microfibril angle and of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.voir DOI. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2011-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among extractive, lignin and holocellulose contents with performance index of seven wood species used for bows of string instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Luiz Longui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francides Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romeu Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edenise Segala Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-90000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractions on dynamic mechanical properties of white mulberry (Morus alba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Se Golpayegani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-011-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties of wood in string instruments soundboards and tuned idiophones: Biological and cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1), pp.807-818. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3651233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and categorisation of the diversity in viscoelastic vibrational properties between 98 wood types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (3), pp.373-386. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wood vibrational properties: dependence on grain angle and review of literature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.735-754. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical indicators of interspecific variability in vibration damping of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (7), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of muirapiranga (Brosimun sp.) and its effects on the vibrational properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Konaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (1), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-009-1051-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal friction measurement of tropical species by various acoustic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kouchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (5), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10086-010-1111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple-dyeing Boraginaceae : the Mediterranean subplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dye &amp; Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, 1-16 (anglais), 17-26 (japonais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois de facture instrumentale et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 85 couleurs d'Antoine Janot / Antoine Janot's 85 colours. Cahiers &amp;quot;Couleurs d’autrefois pour verdir notre monde&amp;quot; - I / Workbooks &amp;quot;Colours from the past for a greener world&amp;quot; -I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les mots qui portent, pp.304, 2025, 978-2494-830–165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 157 Couleurs de Paul Gout. Cahiers. Couleurs d’autrefois pour verdir notre monde – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vieilles Racines et Jeunes Pousses, pp.151, 2022, Cahiers couleurs d'autrefois pour verdir notre monde, 979-10-699-9896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de couleurs d'Antoine Janot / Workbook, Antoine Janot’s colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. CNRS Editions, 2020, ISBN. 9782271132932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings (Book of Abstracts) of the First International Symposium WoodSciCraft : Wood Science and Craftsmanship &amp;quot;Cross-Perspective between Europe and Japan&amp;quot; (8-12 September 2014, Montpellier, France), 88p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de teinture -Voyage dans le temps chez un maître des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.416, 2013, 978-2-271-07964-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the notion of &amp;quot;resonance wood&amp;quot; choice: a decompartementalised approach from violin makers' opinion and perception to characterization of material properties' variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wooden musical instruments - Different forms of knowledge : Book of end of WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour measurement and colorimetric data of cloth samples in the Memoirs on Dyeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dyer’s Handbook – Memoirs of an 18th-century master colourist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-156, 2016, Ancient Textiles Series, 9781785702112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and mechanical approaches in the choice of woods in instrument making : the case of early bows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castellengo &amp; H. Genevoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique et ses instruments / Music and its instruments »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Delatour France, pp.1-27, 2013, 978-2-7521-0159-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse colorimétrique des échantillons de drap teint des Mémoires de teinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de teintures – Voyage dans le temps chez un maître des couleurs du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.376-397, 2013, 978-2- 271-07751-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wood physics and aesthetics related to threat level for species culturally important in crafts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWST2025 - International Symposium on Wood Science and Technology with the session of 2025 World Wood Day Symposium &amp; The Seventh IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods(’) matter(s) – Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Conference for the Craft Sciences – BICCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wood ethno-bio-physics - Bridging craft knowledge and wood science to highlight diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 324th Open Seminar for Sustainable Humanosphere - RISH, Kyoto University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uji (Kyoto), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The famous trees in the tea-room” – Introducing the concept of Japanese meiboku and the questions it raises on wood selection, tree history and craft culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyako Tazuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Workshop (pre-)Historical Wood Utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Weimar/Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for craft, changing woods: How time shapes artisans’ work, how ecological crisis changes wood uses in musical instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 World Wood Day Online Symposium &amp; The Sixth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les bois des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres « Forêt &amp; Santé » - « Le chant des forêts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vieilles Racines et Jeunes Pousses, Nov 2024, Mérinchal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitar-makers’ woods – at the crossroads of artisanal values and natural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forests to Heritage Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs artisanaux et scientifiques sur le bois [Animation Groupe de Travail]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre différents types de diversitéS (biologique, physique, fonctionnelle, culturelle) - Illustrations dans le domaine des bois de facture d’instruments de musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés du bois de Pernambouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation « Matériau bois et instruments de musique, Spécialisation Archetiers », ITEMM, Le Mans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPLC analyses of indigoids and related compounds in selected indigo-producing plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Conference - ICH 2022 “Horticulture for a world in transition”, Symposium S22 “Natural colorants from plants”, 14-20 August 2022, Angers, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft : le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets MITI CNRS « Le temps: mesures, perceptions, impacts et applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversification des choix de bois en lutherie guitare face à la raréfaction des espèces traditionnellement employées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.194-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois rouges en voient de toutes les couleurs : heurs et malheurs des bois précieux de Dalbergia, un genre pantropical menacé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PluriBois « Les bois et leurs usages : approches pluridisciplinaires des dégradations et des empreintes » du GDR 3544 Sciences du bois, 30/05-03/06/2022 – Aspet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - Le temps des artisans du bois, le temps des bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Réunion de GT Savoir Scientifiques et Artisanaux) 10èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time4WoodCraft - The time of wood craftsmen, the time of craft woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois - Échanges interdisciplinaires sur le bois et les sociétés / Interdisciplinary meeting on wood and societies, 18-19 October 2021, INHA, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewoods: at the crossroads between wood physics and craftsmanship knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sharpening the scientific tools for violin making”, Online conference organised by Claudia Fritz, Institut d’Alembert, Sorbonne Université – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris/Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mild hygrothermal treatment on the physical and vibrational properties of spruce wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Event ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les propriétés physiques/acoustiques des bois de facture instrumentale en voie de raréfaction ? Focus sur les Palissandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale et Sciences (JFIS) 2020 - Matériaux et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEMM, Le Mans, Oct 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les spécificités physiques et vibro-mécaniques des Palissandres, bois du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Suarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR 3544 « Sciences du bois » - Grenoble, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational measurement of shear modulus and damping of wood: An application of the Vybris-Torsion device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du GDR3544 « Sciences du bois » - Grenoble/Online, 18-20 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting wood physics and craftsmanship knowledge to understand biological and cultural diversity in wood choices for instrument making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wood Day 2019: Change – from tradition to innovation (The 2019 WWD Symposium and the 2nd IUFRO Forest Products Culture Research Group Colloquium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Stübing, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimétrie des bois: diversité du matériau et complexité à quantifier la perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée d’étude du Groupe Bois de la SFIIC (Section Française de l’Institut International de Conservation ) – « Couleurs du bois, support de peinture, bois teintés. » 11 Octobre 2019, INP (Institut National du Patrimoine), Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas bleus d’Antoine Janot. [3 Posters & exposition textile]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de symposium/séminaire « Couleurs en Occitanie - Les teintures naturelles, patrimoine et sources d’inspiration », Domaine départemental Pierres Vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence interactive sur la problématique de la coloration des bois dans le cadre de la restauration de meubles anciens marquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backes Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Ecole thématique CNRS PLURIBOIS 2019 : "Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois", Fréjus, 03-07 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art des recherches sur les bois de lutherie : focus sur les bois tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Antoine Janot’s blue steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisako Sumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charllotte Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHA37 – Dyes in History and Archeology, Departamento de conservaçao e Restauro &amp; Requimte, NOVA University of Lisbon, Campus Caparica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des bois de lutherie : relier la caractérisation des propriétés des bois de résonance avec les perceptions des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision « ethno-bio-mécanique » des bois - La rhéologie du matériau-bois à l’interface entre diversité botanique et usages en lutheries et artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle MIPS - Quelques succès récents de la recherche en Mathématiques, Informatique, Physique et Systèmes à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du choix des bois en facture instrumentale et état de l’art sur l’usage des bois locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les essences de bois en Occitanie et présentation du Local Wood Challenge, 21ème Salon International de la Lutherie, Internationales de la Guitare.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond « clear wood » : exploring the structure-properties of figured woods and of woods with strong gradients selected in craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de bois en facture instrumentale: des propriétés physiques entre diversités botanique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l’APLG (Association Professionnelle des Luthiers Artisans en Guitares et autres cordes pincées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les ondes de l’érable – Relation entre anatomie, mécanique et acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imam Wahyudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Ste Cécile de l’ALADFI (Association des Luthiers et Archetiers pour le Développement de la Facture Instrumentale) – « Les bois et autres matériaux en lutherie et archèterie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES – Comprendre les liens botanique-chimie-mécanique-usages ayant déterminé le statut mondial de « bois précieux » du genre pantropical menacé Dalbergia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Quintanar Isaias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Matters: Spruce and Maple selection for making musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Academy of Music, Museum Piano Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des bois de résonance : Critères de sélection, caractérisation et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des bois Xylofutur, Bordeaux Sciences Agro, Visio Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonewood Selection: Physical Properties and Perception as Viewed by Violin Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between quantitative anatomy, microstructure, and vibrational properties of wavy maple wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vibrational properties of coated wood through time from application of varnish, with recipes used in European or Iranian string instruments making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Conference COST FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an 'ethno-bio-physical' vision of wood: Illustrations from wood uses by instrument makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft : Beauty and Technology in Wood Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.74 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : Caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition de la journée « Thèses Des Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des bois de résonance : caractérisation et perception des luthiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of Boxwood (Buxus sempervirens L.) – From the empirical knowledge to measured properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd International Symposium WoodSciCraft “Technology and Beauty in Wood Utilization”, 20-24/09/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of wood: Variability and main properties involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Lutherie and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Villefavard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transitional moisture change on the vibrational properties of violin-making wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost FP1302 WoodMusICK annual conference "Effects of playing on early and modern musical instruments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tonewood selection and aging in instrument &amp;quot;quality&amp;quot; as viewed by violin makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference COST FP1302 WoodMusICK, Effects of Playing on Early and Modern Musical Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biomechanics to material behavior of Buxus sempervirens L. - An angiosperm forming compression wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial reversibility of hygrothermal (HT) treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Meeting of COST Action FP1302 WoodMusICK “Wood aging resulting from hygrothermal actions”, 19-20 November 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement comme marqueur des diversités (phytochimique, botanique, d’usages…).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique PLURIBOIS : "Les bois et leurs usages : approches pluridisciplinaires de la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-mechanical properties of boxwood (Buxus sempervirens l.) used in the making of woodwinds for traditional and/or early music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK meeting “Analyses in Mechanics of Wooden Instruments”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of vibrational properties to categorize the different types of wood within trees-as compared to interspecific diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un bois : variabilité des propriétés et critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS –Instruments à cordes : caractérisation et analyse en atelier de lutherie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising structure-properties relation and mechanical-acoustical properties of resonance woods and determining its visual perception by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS Summer Program Research Report Presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the concept of “resonance wood”: luthiers’ empirical expertise versus assessment of wood structural/visual and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK Opening Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “sound” choice: multi-criteria selection of material for instrument making from wood science viewpoint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’atelier au laboratoire - des échanges entre artisans et scientifiques mutuellement bénéfiques : Compte rendu du Symposium WoodSciCraft2014 & Présentation d’un projet sur le buis, de l’arbre à la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pre-Treatments and Traditional Coating Systems on the Vibrational, Hygroscopic and Colour Properties of Wood for Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of COST Action FP1302 WoodMusICK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural use of wood in craftsmanship: case of the violin makers’ empirical expertise confronted to the acoustical properties of resonance wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood physical-mechanical properties by a mild hygrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Iranian International Training Seminar on Timber Engineering and Wood in Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois d’instruments, ou bois de luthiers ? La place des propriétés matérielles dans un système artisanal et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violin making &amp;quot; tonewood &amp;quot; : comparing makers' empirical expertise with wood structural/visual and acoustical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Mechanics viewpoint on biological and cultural diversity of instrument making woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in instrument making woods: at the crossroads of organology, intangible cultural heritage and wood science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference of COST Action FP1302 WoodMusICK (Wooden Musical Instruments Conservation and Knowledge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WoodMusICK FP1302 – A new COST action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavier Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hygro-thermiques ou chimiques de stabilisation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Facture Instrumentale &amp; Sciences JFIS – Instruments à vent : Traitements du bois et acoustique des flûtes, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation mécanique/acoustique et perception de la ressource en bois de lutherie du quatuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of wood acoustic, hygroscopic and colorimetric properties due to thermally accelerated ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST actions FP0904 &amp; FP1006 “Characterization of modified wood in relation to wood bonding and coating performance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia. pp.238-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques dynamiques des bois : caractérisation, sources de variations, applications en lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire Vibrations Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches culturelles et mécaniques dans le choix des bois en facture: cas des archets anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and hard woods in musical instrument making : Comparison of mechanical properties and perceptual &amp;quot;quality&amp;quot; grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Houssay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des bois et du roseau en lien avec la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles Facture Instrumentale &amp; Sciences JFIS - Instruments à vent : anches, instruments anciens et innovation, ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know on &amp;quot; resonance wood &amp;quot; properties? Selective review and ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bremaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity in wood (dynamic) mechanical properties: What can we learn on affecting factors and on potential utilisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IUFRO all Division 5 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustical properties of wood for musical instruments: material variability and diversity of uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFZ.forestnet summer school NEWOOD « New challenges for interdisciplinary wood research »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires des bois : sources de variabilité et caractérisation de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Mécanique Appliquée, Institut FEMTO ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood science approaches to musical instrument making as an intangible cultural heritage : mechanical, versus &amp;quot; traditionnal knowledge &amp;quot;, assessments of &amp;quot; suitable &amp;quot; wood species and wood pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE061. Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of tropical woods with historical uses in musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of COST Action IE0601 Wood Science for the Preservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damping of wood as related to species classification: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference PBM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.536-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés vibratoires viscoélastiques des bois en direction axiale : distributions et analyses sur 450 espèces ligneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences du bois en lien avec la lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre biodiversité, cultures et acoustique: Recensement et analyse des espèces, propriétés et usages des bois d'instruments de musique du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité au Musée Royal de l'Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tervuren, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques physiques du Pernambouc et des bois d'archèterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Poidevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Sainte Cécile de l'ALADFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luthier : de l'arbre au violon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil à la mise en place d'une émission de "C'est pas sorcier" sur France 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database linking woody species, vibrational properties, and uses in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database relating physical and cultural aspects of the uses of woody species’ diversity in musical instruments of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Academy of Wood Science, 2007 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de certaines essences secondaires locales pour la facture instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tecnomed "Mieux valoriser les essences secondaires à bois d'artisanat !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDT_Lab; Software to evaluate the mechanical properties of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roohnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manouchehri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conferenre on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essences alternatives de bois de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences organisées par l'UNFI et l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequential removal of extractives on the vibrational properties of two tropical woods with interlocked grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des archets de violons et instabilité de type flambement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CFA-Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement d'essences tropicales et/ou secondaires pour la facture instrumentale: Propriétés physico-mécaniques observées et facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles Facture Instrumentale et Sciences à l'ITEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extractives on vibrational properties and shrinkage of African Padauk (Pterocarpus soyauxii Taub.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vila Real, Portugal. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures haut-débit des propriétés vibratoires anisotropes: De l'exploration de la biodiversité à l'analyse de comportements (hygro-)viscoélastiques et/ou instables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite/Evaluation HCERES du LMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALISSANDRES - Comprendre les liens botanique-chimie-mécanique-perception qui déterminent le statut de ‘bois précieux’ du genre pantropical menacé Dalbergia: Vers une co-conservation de la biodiversité et de la diversité culturelle artisanale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonneaux Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiana Ramananantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du LabEx NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et artisanats du bois: regards croisés Europe-Japon -Le 1er Symposium International WoodSciCraft, organisé à Montpellier du 8 au 12 Septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique du Labex NUMEV (Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists: Part 1 – a survey on the relation between luthiers and their raw material »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Obataya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des bois utilisés ou utilisables en facture d'instruments de musique. Étude expérimentale des propriétés vibratoires en direction axiale de types de bois contrastés en majorité tropicaux. Relations à des déterminants de microstructure et de composition chimique secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00548934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur les bois de lutherie. (Programme « La forêt, berceau de l’harmonie ». Dourbies, Aigoual, 7 Septembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calmeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenante pour discussion : Café&amp; Vidéo du CNRS – Occitanie-Est. Animatrice : Roméro F. Film projeté : « A la recherche de la musique de l’Antiquité » (Jeudi 2 Février 2023, online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article de presse d’actualités : Pernambouc – La grande inquiétude des luthiers. Journaliste : Hillériteau Th. Le Figaro (vendredi 30 septembre 2022) : p32.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs scientifiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de lutherie : Entre « savoirs de la main », physique, et diversité bio-culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. CNRS Le Journal N° 306 (Novembre 2021) : 8-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour un article/portrait de revue : Iris Brémaud – Le bois, l’art et la matière. Journaliste : Boutaud A.-S. Carnets de Sciences – la revue du CNRS #11 : 164-169.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Interview pour un portrait/poster] Chercheuse en sciences du bois. Exposition itinérante « Vocations Sonores », Lycées de la Région du Mans (lemans-acoustique.fr &amp; maine-sciences.org)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des équipes Bois du LMGC-CNRS et de BioWooEB-CIRAD par les élèves en lutherie guitare du Lycée Fernand Léger de Bédarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsien-Tsung Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait métier : (La guitare vue par une) Chercheuse. [Interview pour un Poster] Exposition Guitar On/Off, Les Quinconces, Le Mans, 4 Novembre-15 Décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur les bois d’artisanats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alkadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois, artisanat, et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre sciences et artisanats du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois en facture d’instruments de musique: Travaux menés dans l’équipe BOIS du LMGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablir un lien de réciprocité entre sciences et artisanats du bois – propriétés du matériau, histoire des techniques, métiers, savoirs traditionnels, perception du matériau... et sources d’inspiration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois, matériau moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red cedar et épicéa: L'éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois de table d'harmonie - quelles différences entre l'épicéa et le red cedar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne de Provence, forme végétale et matériau sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement du bois dans les instruments de musique dans une optique de conservation préventive. Effet de l'âge et des contraintes mécaniques et hygrothermiques appliquées en fonction des conditions de jeu. 1er rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lichtenberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nehren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Anhuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira Pinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402675v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292594v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Backes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Balfour Paul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gaff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Wahyudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21829/myb.2017.2321447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Kutnar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645313Y.0000000044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Luiz Longui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francides Gomes da Silva Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romeu Lombardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenise Segala Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/575A9ECBF065CC0F51564861D37BDC815D1F4E69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651233" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Konaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Suzuki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-009-1051-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-010-1111-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976333v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051004v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-dyers-handbook.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Poidevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Sumi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santandreu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Fofana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kahn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Suarez Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charllotte Kwon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backes Bernadette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Luc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quintanar Isaias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Fofana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976299v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salenson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960063v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662505v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perego" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larricq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982413v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085285v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Froidevaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houssay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bremaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546315v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565644v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roohnia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guibal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonneaux Jacques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calmeille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831286v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831282v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754130v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818159v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salen&#231;on" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lichtenberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nehren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Anhuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira Pinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402675v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292594v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Backes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Balfour Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112736" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Wahyudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Se Golpayegani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Thevenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21829/myb.2017.2321447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Kutnar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042645313Y.0000000044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Luiz Longui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francides Gomes da Silva Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romeu Lombardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenise Segala Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/575A9ECBF065CC0F51564861D37BDC815D1F4E69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1225-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651233" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0166-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0393-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0337-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Konaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Suzuki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-009-1051-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-010-1111-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976333v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051004v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-dyers-handbook.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Poidevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Sumi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santandreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Fofana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kahn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Suarez Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charllotte Kwon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backes Bernadette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Luc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Fofana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quintanar Isaias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960063v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perego" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986293v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salenson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982413v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larricq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975220v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085284v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Froidevaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982473v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084642v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houssay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bremaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378375v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546315v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roohnia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guibal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manouchehri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonneaux Jacques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calmeille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831286v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754130v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818159v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818164v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salen&#231;on" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>