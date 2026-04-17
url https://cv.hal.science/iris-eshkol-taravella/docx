--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Eshkol, Eshkol-Taravella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iris-eshkol-taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0814-3623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074195158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et caractériser les dynamiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ratouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wmy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer l’erreur rédactionnelle : contribution d’un outil automatique à la pratique de l’évaluateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah De Vogüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les questions en disent plus que les réponses : classification automatique des intentions dans les questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.11359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synonymie dans les reformulations à l’oral et à l’écrit spontanés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Synonymie, polysémie et questions de sémantique lexicale, 21 (1), pp.127-151. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.021.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du corpus Enquêtes sociolinguistiques à Orléans (ESLO) par les outils du traitement automatique des langues et de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l’étude des constructions elliptiques dans les rédactions étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.06007. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation et problèmes de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207 (3), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.207.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française (CMLF 2020), 78, pp.11003. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de lieux dans le corpus de français parlé : une approche symbolique pour un traitement automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et traitements quantitatifs, 2020 (1), pp.64-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations : de l’étude outillée dans les corpus disponibles vers leur détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reformulations, N° 212 (212), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la répétition dans les reformulations à l’oral et sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La répétition en langue, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi Orléans ». Repérage et analyse de la perception d’un lieu dans l’oral transcrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XIII (1), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie dans les reformulations du point de vue de la linguistique du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.149-184. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.018.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture des toponymes en français: variations entre normes et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Normes linguistiques et terminologiques : conflits d’usages, 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de corpus : vues sur la constitution, l’analyse et l’outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Disons » à l’oral : une étude des usages dans le corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La grammaire en construction(s). Théories et applications, 27, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym recognition in custom-made map titles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.DOI : 10.1080/23729333.2015.1055935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrastic Reformulations in Spoken Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9th International Conference on NLP, PolTAL2014, 8686, pp.425-437. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of Renaissance texts with proper names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste &amp;quot; et &amp;quot; démarche &amp;quot; en tant que noms généraux dans le langage médiatique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, www.univ-orleans.fr/rsp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades de transducteurs autour de la reconnaissance des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1), pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS-tagging for Oral Texts with CRF and Category Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Computing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.79--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les verbes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (153), pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les prédicats de communication verbaux et nominaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le classement syntactico-sémantique des verbes français, 1 (153), pp.20-32. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.153.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CreolData : une base de données lexicales sur les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots sortent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 182, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des pauses dans les données d’écriture en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana-Madalina Silai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on retrouver votre âge à partir de la transcription de votre parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gaudray Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menel Mahamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.599-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation des données par LLM pour améliorer la détection automatique des erreurs de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxiao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonzo-Canul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the Dynamics of Textualisation through Writing Bursts and Pauses in French. LIFT 2, Université d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana-Madalina Silai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How automatic chunking of real-time recorded writing can contribute to segmentation analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Jouvenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SigWriting 2024 "Ways2Write"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter une erreur dans les phrases coordonnées au sein des rédactions universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Vital. Urbanisme et langage : comprendre la dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ratouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements automatiques pour les humanités numériques : Corpus d’histoire de l’art, d'enseignement, d’urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions professionnelles en contexte Covid : des représentations médiatiques à leurs effets sur les professionnels de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olry-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des appellations d'œuvres en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements automatiques pour les humanités numériques : Corpus d’histoire de l’art, d'enseignement, d’urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique de questions spontanées vs. préparées dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.305-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des appellations d’œuvres visuelles antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des avis en ligne : généralisabilité d’un modèle d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.256-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Polarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 8th International Conference on Behavioral and Social Computing (BESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Doha, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC53957.2021.9635309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la représentation du quartier d’affaire de La Défense dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2021 (16th Spatial Analysis and Geomatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de La Défense dans la presse écrite et sur Twitter : analyse outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Baidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ONELA (Outils et Nouvelles Explorations de la Linguistique Appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions des intitulés de postes en anglais : analyse discursive outillée d’un corpus d’annonces d’emplois en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vialar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Social Studies of the English Language in France and the French-speaking world (SSELFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d’un lieu : étude de deux corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Baidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerceptiO : la perception et le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner un espace : une étude outillée de deux corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'espace à la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPTC Université de Bourgogne, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions spécialisées et non spécialisées dans les forums de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique de la définition : formes, textes, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Speakers really Mean when they Ask Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.1159-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Period Segmentation of Oral French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.6389-6394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l’étude des constructions elliptiques dans les rédactions étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour l’annotation pragmatique des intentions implicites exprimées dans les questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse automatique de la perception relative à un lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768503v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avis sur les restaurants à l’épreuve de l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784774v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation automatique en périodes pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784773v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire automatiquement les intentions du locuteur dans des questions issues du discours oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784761v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunk Different Kind of Spoken Discourse: Challenges for Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.5164-5168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunker différents types de discours oraux : défis pour l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation et problèmes de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CLAP19 : Catégorisation claire vs approximative : à la recherche d’indices de différenciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interuniverstaire des Sciences de l'Homme – Alsace (MISHA), Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la communication numérique influence l'emploi des reformulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Reformuler, une question de genres ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation à l’oral et dans le forum du Web : de la modélisation à la détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR LLSHS Université Paris 13 Sorbonne Paris Cité, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de marqueurs de reformulation dans le forum du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral/écrit. Quelle place dans les modèles linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations du point de vue du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l’expérience client dans les restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative Language in Online Restaurant Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLing2019 (International Conference on Computational Linguistics and Intelligent Text Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L3i Laboratory (University of La Rochelle), Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forums de santé : genre particulier ou sous-type de communication numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA), Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de l’orale dans les forums du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILF 2018 Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des travaux en linguistique outillée à l’analyse du procédé de reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal "Des approches complémentaires pour aborder les questions de reformulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la perception de la ville d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations avec et sans marqueurs : étude de trois entretiens de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française (CMLF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique. pp.11003, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184611003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter un corpus oral multicouche en chunks : l’approche de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation in macrosyntactic units across different interaction types. A quantitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de reformulation dans le domaine du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation à la détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation comme un moyen de clarification des noms abstraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque Res per nomen, Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation en tant que procédé multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppasala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation à l'oral et dans le forum Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. pp.11003 - 11003, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we reformulate? Automatic Prediction of Pragmatic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HrTAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction automatique de fonctions pragmatiques dans les reformulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2016: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disambiguation of occurrences of reformulation markers c'est-à-dire, disons, ça veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Reformulations in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC (Language Resources and Evaluation Conference) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...des conférences enfin disons des causeries... Détection automatique de segments en relation de paraphrase dans les reformulations de corpus oraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et analyse de la reformulation paraphrastique dans les corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. http://www.taln2014.org/site/actes-en-ligne/actes-en-ligne-articles-taln/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on bien chunker avec de mauvaises étiquettes POS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms généraux et complexité discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique (RSL VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer des toponymes dans les titres de cartes topographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus à l'aide de CasSys. Application au Corpus d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapt a Text-Oriented Chunker for Oral Data: How Much Manual Effort is Necessary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'application des méthodes et des outils statistiques sur les données du corpus ESLO : cas de la question sur mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2012 : 11es Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liège, Belgium. http://www.jadt2012.ulg.ac.be/actes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un chunker pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter ESLO1 par des cascades de transducteurs et par apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESLO: from transcription to speakers' personal information annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Malta. http://www.lrec-conf.org/proceedings/lrec2010/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter un corpus oral par apprentissage automatique à l'aide de connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Billot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationales d'Analyse statistique des Données Textuelles JADT'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are you, you who speak? Transducer cascades for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balisage XML des entités nommées et dénommantes du corpus Eslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aimée Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Cataloguing and Encoding of Spoken Language Data (CatCod)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d'un grand corpus de &amp;quot;données situées&amp;quot; Problèmes et solutions pour les Enquêtes Socio-Linguistiques à Orléans (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et pragmatique L'interaction verbale dans son contexte situationnel à la lumière des corpus et des bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer La Défense : de part et d’autres de La Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Prunier-Poulmaire; Emilie Vayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d’affaires à l’heure des choix. Travail, salariat, urbanisme à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors collection Business Vuibert, 9782311626537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités linguistiques des interactions menées sur les forums de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bedouret; Ch. Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés définitoires en ligne : comparaison entre les discours de non spécialistes et de professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Montagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de la définition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 558, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-115, 2022, Rencontres, 978-2-406-13536-4. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13536-4.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données orales pour l’enrichissement de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et ontologie, théories et applications : actes de la conférence TOTh 2020 : Université de Savoie Mont Blanc, 26 &amp; 27 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2021, Terminologica, 9782377410651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroneous Coordinated Sentences Detection in French Students’ Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1463, Springer International Publishing, pp.586-596, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88113-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments introducteurs de reformulations dans les discussions sur le forum de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Matilde Gonçalves; Fatima Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reformuler, une question de genres ? Dans les coulisses des liens entre reformulation et genres.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editeur Humus, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe en empirie et en théorie. La proposition de segmentation multiniveau du projet SegCor pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-José Béguelin; Gilles Corminboeuf; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types d’unités et procédures de segmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.203-220, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02093977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude outillée des traces du français parlé dans le forum de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saiz Sanchez, Amalia Rodriguez Somolinos, Sonia Gomez Jordana Ferary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, 2020, 978-2377410149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA NOTION DE REFORMULATION DANS LE DOMAINE DU TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.155-170, 2020, Recherches et rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation en tant que procédé multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houda Landolsi; Maria Svensson; Coco Noren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d'une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, Uppsala Universitet, pp.59-78, 2019, Studia Romanica Upsaliensia, 978-91-513- 0676-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reformulation comme un moyen de clarification des noms abstraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Kleiber; Emilia Hilgert; Silvia Palma; Pierre Frath; René Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, ÉPURE - Éditions et Presses universitaires de Reims, 2018, Res per nomen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme culturel sur Internet : Les noms propres des éditions originales de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zotti V., Pano Alamán A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica umanistica: risorse e strumenti per lo studio del lessico dei beni culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-66, 2017, 978-88-6453-545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms généraux et complexité discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique : les interfaces de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.51-64, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand faire, c’est dire : l’exemple de la recette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude de cas en linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une omelette, évidemment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude de cas en linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter le contexte dans un corpus oral : fonctions et limites du traitement automatique des données linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions une taxinomie du lexique est-elle possible en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR "Poetique théorique et pratique". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'illusion taxinomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media graphic, UR "Poetique théorique et pratique", 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l'anonymat. Etude des &amp;quot;entités dénommantes&amp;quot; dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eigennamen in der gesprochenen Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francke Verlag, pp.245-266, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du concept de &amp;quot;verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.17-36, 2005, Diptyque, 2-87037-504-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ESLO1 où sont étiquetées avec supervision les entités nommées et les entités dénommantes (36,73 Mo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en chunks des données Pro-TEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Almeida-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de diffusion des publications de l'ATALA sur les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATALA. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des annotations linguistiques selon les corpus : de l'écrit journalistique à l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Orléans, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01250650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Eshkol, Eshkol-Taravella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iris-eshkol-taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0814-3623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074195158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et caractériser les dynamiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ratouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wmy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer l’erreur rédactionnelle : contribution d’un outil automatique à la pratique de l’évaluateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah De Vogüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les questions en disent plus que les réponses : classification automatique des intentions dans les questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.11359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synonymie dans les reformulations à l’oral et à l’écrit spontanés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Synonymie, polysémie et questions de sémantique lexicale, 21 (1), pp.127-151. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.021.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du corpus Enquêtes sociolinguistiques à Orléans (ESLO) par les outils du traitement automatique des langues et de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation et problèmes de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207 (3), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.207.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l’étude des constructions elliptiques dans les rédactions étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.06007. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française (CMLF 2020), 78, pp.11003. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de lieux dans le corpus de français parlé : une approche symbolique pour un traitement automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et traitements quantitatifs, 2020 (1), pp.64-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations : de l’étude outillée dans les corpus disponibles vers leur détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reformulations, N° 212 (212), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de corpus : vues sur la constitution, l’analyse et l’outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la répétition dans les reformulations à l’oral et sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La répétition en langue, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi Orléans ». Repérage et analyse de la perception d’un lieu dans l’oral transcrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XIII (1), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie dans les reformulations du point de vue de la linguistique du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.149-184. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.018.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture des toponymes en français: variations entre normes et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Normes linguistiques et terminologiques : conflits d’usages, 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Disons » à l’oral : une étude des usages dans le corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La grammaire en construction(s). Théories et applications, 27, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym recognition in custom-made map titles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.DOI : 10.1080/23729333.2015.1055935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrastic Reformulations in Spoken Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9th International Conference on NLP, PolTAL2014, 8686, pp.425-437. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of Renaissance texts with proper names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste &amp;quot; et &amp;quot; démarche &amp;quot; en tant que noms généraux dans le langage médiatique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, www.univ-orleans.fr/rsp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades de transducteurs autour de la reconnaissance des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1), pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS-tagging for Oral Texts with CRF and Category Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Computing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.79--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les prédicats de communication verbaux et nominaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le classement syntactico-sémantique des verbes français, 1 (153), pp.20-32. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.153.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les verbes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (153), pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots sortent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 182, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CreolData : une base de données lexicales sur les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on retrouver votre âge à partir de la transcription de votre parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gaudray Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menel Mahamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.599-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des pauses dans les données d’écriture en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana-Madalina Silai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation des données par LLM pour améliorer la détection automatique des erreurs de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxiao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonzo-Canul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the Dynamics of Textualisation through Writing Bursts and Pauses in French. LIFT 2, Université d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana-Madalina Silai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How automatic chunking of real-time recorded writing can contribute to segmentation analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Jouvenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SigWriting 2024 "Ways2Write"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions professionnelles en contexte Covid : des représentations médiatiques à leurs effets sur les professionnels de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olry-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des appellations d'œuvres en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements automatiques pour les humanités numériques : Corpus d’histoire de l’art, d'enseignement, d’urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter une erreur dans les phrases coordonnées au sein des rédactions universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Vital. Urbanisme et langage : comprendre la dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ratouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements automatiques pour les humanités numériques : Corpus d’histoire de l’art, d'enseignement, d’urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des appellations d’œuvres visuelles antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique de questions spontanées vs. préparées dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.305-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la représentation du quartier d’affaire de La Défense dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2021 (16th Spatial Analysis and Geomatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de La Défense dans la presse écrite et sur Twitter : analyse outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Baidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ONELA (Outils et Nouvelles Explorations de la Linguistique Appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Polarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 8th International Conference on Behavioral and Social Computing (BESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Doha, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC53957.2021.9635309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des avis en ligne : généralisabilité d’un modèle d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.256-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions des intitulés de postes en anglais : analyse discursive outillée d’un corpus d’annonces d’emplois en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vialar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Social Studies of the English Language in France and the French-speaking world (SSELFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d’un lieu : étude de deux corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Baidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerceptiO : la perception et le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner un espace : une étude outillée de deux corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'espace à la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPTC Université de Bourgogne, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions spécialisées et non spécialisées dans les forums de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique de la définition : formes, textes, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire automatiquement les intentions du locuteur dans des questions issues du discours oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784761v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunk Different Kind of Spoken Discourse: Challenges for Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.5164-5168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour l’annotation pragmatique des intentions implicites exprimées dans les questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Speakers really Mean when they Ask Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.1159-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l’étude des constructions elliptiques dans les rédactions étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Period Segmentation of Oral French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.6389-6394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse automatique de la perception relative à un lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768503v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avis sur les restaurants à l’épreuve de l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784774v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation automatique en périodes pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784773v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forums de santé : genre particulier ou sous-type de communication numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA), Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de marqueurs de reformulation dans le forum du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral/écrit. Quelle place dans les modèles linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation et problèmes de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CLAP19 : Catégorisation claire vs approximative : à la recherche d’indices de différenciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interuniverstaire des Sciences de l'Homme – Alsace (MISHA), Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la communication numérique influence l'emploi des reformulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Reformuler, une question de genres ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation à l’oral et dans le forum du Web : de la modélisation à la détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR LLSHS Université Paris 13 Sorbonne Paris Cité, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunker différents types de discours oraux : défis pour l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations du point de vue du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l’expérience client dans les restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative Language in Online Restaurant Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLing2019 (International Conference on Computational Linguistics and Intelligent Text Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L3i Laboratory (University of La Rochelle), Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation in macrosyntactic units across different interaction types. A quantitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter un corpus oral multicouche en chunks : l’approche de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation à la détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de reformulation dans le domaine du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des travaux en linguistique outillée à l’analyse du procédé de reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal "Des approches complémentaires pour aborder les questions de reformulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de l’orale dans les forums du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILF 2018 Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la perception de la ville d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations avec et sans marqueurs : étude de trois entretiens de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française (CMLF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique. pp.11003, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184611003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation comme un moyen de clarification des noms abstraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque Res per nomen, Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation en tant que procédé multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppasala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Reformulations in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC (Language Resources and Evaluation Conference) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction automatique de fonctions pragmatiques dans les reformulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2016: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation à l'oral et dans le forum Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. pp.11003 - 11003, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we reformulate? Automatic Prediction of Pragmatic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HrTAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disambiguation of occurrences of reformulation markers c'est-à-dire, disons, ça veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...des conférences enfin disons des causeries... Détection automatique de segments en relation de paraphrase dans les reformulations de corpus oraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et analyse de la reformulation paraphrastique dans les corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. http://www.taln2014.org/site/actes-en-ligne/actes-en-ligne-articles-taln/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on bien chunker avec de mauvaises étiquettes POS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus à l'aide de CasSys. Application au Corpus d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapt a Text-Oriented Chunker for Oral Data: How Much Manual Effort is Necessary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms généraux et complexité discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique (RSL VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer des toponymes dans les titres de cartes topographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'application des méthodes et des outils statistiques sur les données du corpus ESLO : cas de la question sur mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2012 : 11es Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liège, Belgium. http://www.jadt2012.ulg.ac.be/actes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un chunker pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter ESLO1 par des cascades de transducteurs et par apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESLO: from transcription to speakers' personal information annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Malta. http://www.lrec-conf.org/proceedings/lrec2010/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter un corpus oral par apprentissage automatique à l'aide de connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Billot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationales d'Analyse statistique des Données Textuelles JADT'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are you, you who speak? Transducer cascades for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balisage XML des entités nommées et dénommantes du corpus Eslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aimée Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Cataloguing and Encoding of Spoken Language Data (CatCod)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d'un grand corpus de &amp;quot;données situées&amp;quot; Problèmes et solutions pour les Enquêtes Socio-Linguistiques à Orléans (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et pragmatique L'interaction verbale dans son contexte situationnel à la lumière des corpus et des bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer La Défense : de part et d’autres de La Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Prunier-Poulmaire; Emilie Vayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d’affaires à l’heure des choix. Travail, salariat, urbanisme à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors collection Business Vuibert, 9782311626537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités linguistiques des interactions menées sur les forums de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bedouret; Ch. Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés définitoires en ligne : comparaison entre les discours de non spécialistes et de professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Montagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de la définition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 558, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-115, 2022, Rencontres, 978-2-406-13536-4. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13536-4.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données orales pour l’enrichissement de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et ontologie, théories et applications : actes de la conférence TOTh 2020 : Université de Savoie Mont Blanc, 26 &amp; 27 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2021, Terminologica, 9782377410651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroneous Coordinated Sentences Detection in French Students’ Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1463, Springer International Publishing, pp.586-596, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88113-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments introducteurs de reformulations dans les discussions sur le forum de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Matilde Gonçalves; Fatima Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reformuler, une question de genres ? Dans les coulisses des liens entre reformulation et genres.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editeur Humus, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe en empirie et en théorie. La proposition de segmentation multiniveau du projet SegCor pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-José Béguelin; Gilles Corminboeuf; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types d’unités et procédures de segmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.203-220, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02093977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude outillée des traces du français parlé dans le forum de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saiz Sanchez, Amalia Rodriguez Somolinos, Sonia Gomez Jordana Ferary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, 2020, 978-2377410149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA NOTION DE REFORMULATION DANS LE DOMAINE DU TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.155-170, 2020, Recherches et rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation en tant que procédé multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houda Landolsi; Maria Svensson; Coco Noren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d'une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, Uppsala Universitet, pp.59-78, 2019, Studia Romanica Upsaliensia, 978-91-513- 0676-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reformulation comme un moyen de clarification des noms abstraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Kleiber; Emilia Hilgert; Silvia Palma; Pierre Frath; René Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, ÉPURE - Éditions et Presses universitaires de Reims, 2018, Res per nomen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme culturel sur Internet : Les noms propres des éditions originales de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zotti V., Pano Alamán A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica umanistica: risorse e strumenti per lo studio del lessico dei beni culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-66, 2017, 978-88-6453-545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms généraux et complexité discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique : les interfaces de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.51-64, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand faire, c’est dire : l’exemple de la recette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude de cas en linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une omelette, évidemment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude de cas en linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter le contexte dans un corpus oral : fonctions et limites du traitement automatique des données linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions une taxinomie du lexique est-elle possible en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR "Poetique théorique et pratique". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'illusion taxinomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media graphic, UR "Poetique théorique et pratique", 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l'anonymat. Etude des &amp;quot;entités dénommantes&amp;quot; dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eigennamen in der gesprochenen Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francke Verlag, pp.245-266, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du concept de &amp;quot;verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.17-36, 2005, Diptyque, 2-87037-504-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ESLO1 où sont étiquetées avec supervision les entités nommées et les entités dénommantes (36,73 Mo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en chunks des données Pro-TEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Almeida-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de diffusion des publications de l'ATALA sur les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATALA. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des annotations linguistiques selon les corpus : de l'écrit journalistique à l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Orléans, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01250650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE907D00"/>
+    <w:nsid w:val="6201C593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iris-eshkol-taravella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0814-3623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074195158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Noreskal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Barbedette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flamein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.207.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.018.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_42" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taalab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.153.0020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045209v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Taravella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Madalina Silai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehina Manseri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaudray Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menel Mahamdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jouvenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georgel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Sommer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Gabriel Soumah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jung Kang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC53957.2021.9635309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Baidina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071988v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vialar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768503v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784774v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784773v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784761v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567769v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430451v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184611003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426803v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426814v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024272v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delsol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courmet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Gazeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rencontres.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13536-4.p.0093" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699519v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100073390" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88113-9_47" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bouquineo.fr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024276v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045233v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Almeida-Barreto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iris-eshkol-taravella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0814-3623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074195158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Noreskal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Barbedette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flamein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.207.0041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.018.0149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_42" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taalab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.153.0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045209v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Taravella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaudray Bouju" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menel Mahamdi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Madalina Silai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehina Manseri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jouvenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georgel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Sommer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Gabriel Soumah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072011v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Baidina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jung Kang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC53957.2021.9635309" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071988v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vialar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784761v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768503v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784774v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784773v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184611003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delsol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174591v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courmet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Gazeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rencontres.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13536-4.p.0093" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699519v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100073390" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88113-9_47" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bouquineo.fr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024276v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045233v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Almeida-Barreto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>