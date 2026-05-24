--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Eshkol, Eshkol-Taravella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iris-eshkol-taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0814-3623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074195158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et caractériser les dynamiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ratouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wmy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer l’erreur rédactionnelle : contribution d’un outil automatique à la pratique de l’évaluateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah De Vogüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les questions en disent plus que les réponses : classification automatique des intentions dans les questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.11359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synonymie dans les reformulations à l’oral et à l’écrit spontanés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Synonymie, polysémie et questions de sémantique lexicale, 21 (1), pp.127-151. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.021.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du corpus Enquêtes sociolinguistiques à Orléans (ESLO) par les outils du traitement automatique des langues et de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation et problèmes de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207 (3), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.207.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l’étude des constructions elliptiques dans les rédactions étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.06007. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française (CMLF 2020), 78, pp.11003. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de lieux dans le corpus de français parlé : une approche symbolique pour un traitement automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et traitements quantitatifs, 2020 (1), pp.64-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations : de l’étude outillée dans les corpus disponibles vers leur détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reformulations, N° 212 (212), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de corpus : vues sur la constitution, l’analyse et l’outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la répétition dans les reformulations à l’oral et sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La répétition en langue, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi Orléans ». Repérage et analyse de la perception d’un lieu dans l’oral transcrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XIII (1), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie dans les reformulations du point de vue de la linguistique du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.149-184. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.018.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture des toponymes en français: variations entre normes et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Normes linguistiques et terminologiques : conflits d’usages, 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Disons » à l’oral : une étude des usages dans le corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La grammaire en construction(s). Théories et applications, 27, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym recognition in custom-made map titles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.DOI : 10.1080/23729333.2015.1055935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrastic Reformulations in Spoken Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9th International Conference on NLP, PolTAL2014, 8686, pp.425-437. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of Renaissance texts with proper names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste &amp;quot; et &amp;quot; démarche &amp;quot; en tant que noms généraux dans le langage médiatique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, www.univ-orleans.fr/rsp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades de transducteurs autour de la reconnaissance des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1), pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS-tagging for Oral Texts with CRF and Category Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Computing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.79--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les prédicats de communication verbaux et nominaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le classement syntactico-sémantique des verbes français, 1 (153), pp.20-32. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.153.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les verbes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (153), pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots sortent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 182, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CreolData : une base de données lexicales sur les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on retrouver votre âge à partir de la transcription de votre parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gaudray Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menel Mahamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.599-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des pauses dans les données d’écriture en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana-Madalina Silai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation des données par LLM pour améliorer la détection automatique des erreurs de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxiao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonzo-Canul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the Dynamics of Textualisation through Writing Bursts and Pauses in French. LIFT 2, Université d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana-Madalina Silai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How automatic chunking of real-time recorded writing can contribute to segmentation analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Jouvenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SigWriting 2024 "Ways2Write"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions professionnelles en contexte Covid : des représentations médiatiques à leurs effets sur les professionnels de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olry-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des appellations d'œuvres en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements automatiques pour les humanités numériques : Corpus d’histoire de l’art, d'enseignement, d’urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter une erreur dans les phrases coordonnées au sein des rédactions universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Vital. Urbanisme et langage : comprendre la dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ratouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements automatiques pour les humanités numériques : Corpus d’histoire de l’art, d'enseignement, d’urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des appellations d’œuvres visuelles antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique de questions spontanées vs. préparées dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.305-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la représentation du quartier d’affaire de La Défense dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2021 (16th Spatial Analysis and Geomatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de La Défense dans la presse écrite et sur Twitter : analyse outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Baidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ONELA (Outils et Nouvelles Explorations de la Linguistique Appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Polarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 8th International Conference on Behavioral and Social Computing (BESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Doha, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC53957.2021.9635309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des avis en ligne : généralisabilité d’un modèle d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.256-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions des intitulés de postes en anglais : analyse discursive outillée d’un corpus d’annonces d’emplois en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vialar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Social Studies of the English Language in France and the French-speaking world (SSELFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d’un lieu : étude de deux corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Baidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerceptiO : la perception et le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner un espace : une étude outillée de deux corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'espace à la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPTC Université de Bourgogne, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions spécialisées et non spécialisées dans les forums de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique de la définition : formes, textes, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire automatiquement les intentions du locuteur dans des questions issues du discours oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784761v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunk Different Kind of Spoken Discourse: Challenges for Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.5164-5168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour l’annotation pragmatique des intentions implicites exprimées dans les questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Speakers really Mean when they Ask Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.1159-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l’étude des constructions elliptiques dans les rédactions étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Period Segmentation of Oral French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.6389-6394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse automatique de la perception relative à un lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768503v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avis sur les restaurants à l’épreuve de l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784774v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation automatique en périodes pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784773v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forums de santé : genre particulier ou sous-type de communication numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA), Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de marqueurs de reformulation dans le forum du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral/écrit. Quelle place dans les modèles linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation et problèmes de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CLAP19 : Catégorisation claire vs approximative : à la recherche d’indices de différenciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interuniverstaire des Sciences de l'Homme – Alsace (MISHA), Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la communication numérique influence l'emploi des reformulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Reformuler, une question de genres ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation à l’oral et dans le forum du Web : de la modélisation à la détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR LLSHS Université Paris 13 Sorbonne Paris Cité, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunker différents types de discours oraux : défis pour l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations du point de vue du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l’expérience client dans les restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative Language in Online Restaurant Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLing2019 (International Conference on Computational Linguistics and Intelligent Text Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L3i Laboratory (University of La Rochelle), Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation in macrosyntactic units across different interaction types. A quantitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter un corpus oral multicouche en chunks : l’approche de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation à la détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de reformulation dans le domaine du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des travaux en linguistique outillée à l’analyse du procédé de reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal "Des approches complémentaires pour aborder les questions de reformulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de l’orale dans les forums du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILF 2018 Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la perception de la ville d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations avec et sans marqueurs : étude de trois entretiens de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française (CMLF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique. pp.11003, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184611003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation comme un moyen de clarification des noms abstraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque Res per nomen, Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation en tant que procédé multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppasala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Reformulations in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC (Language Resources and Evaluation Conference) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction automatique de fonctions pragmatiques dans les reformulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2016: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation à l'oral et dans le forum Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. pp.11003 - 11003, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we reformulate? Automatic Prediction of Pragmatic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HrTAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disambiguation of occurrences of reformulation markers c'est-à-dire, disons, ça veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...des conférences enfin disons des causeries... Détection automatique de segments en relation de paraphrase dans les reformulations de corpus oraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et analyse de la reformulation paraphrastique dans les corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. http://www.taln2014.org/site/actes-en-ligne/actes-en-ligne-articles-taln/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on bien chunker avec de mauvaises étiquettes POS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus à l'aide de CasSys. Application au Corpus d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapt a Text-Oriented Chunker for Oral Data: How Much Manual Effort is Necessary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms généraux et complexité discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique (RSL VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer des toponymes dans les titres de cartes topographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'application des méthodes et des outils statistiques sur les données du corpus ESLO : cas de la question sur mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2012 : 11es Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liège, Belgium. http://www.jadt2012.ulg.ac.be/actes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un chunker pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter ESLO1 par des cascades de transducteurs et par apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESLO: from transcription to speakers' personal information annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Malta. http://www.lrec-conf.org/proceedings/lrec2010/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter un corpus oral par apprentissage automatique à l'aide de connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Billot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationales d'Analyse statistique des Données Textuelles JADT'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are you, you who speak? Transducer cascades for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balisage XML des entités nommées et dénommantes du corpus Eslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aimée Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Cataloguing and Encoding of Spoken Language Data (CatCod)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d'un grand corpus de &amp;quot;données situées&amp;quot; Problèmes et solutions pour les Enquêtes Socio-Linguistiques à Orléans (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et pragmatique L'interaction verbale dans son contexte situationnel à la lumière des corpus et des bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer La Défense : de part et d’autres de La Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Prunier-Poulmaire; Emilie Vayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d’affaires à l’heure des choix. Travail, salariat, urbanisme à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors collection Business Vuibert, 9782311626537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités linguistiques des interactions menées sur les forums de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bedouret; Ch. Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés définitoires en ligne : comparaison entre les discours de non spécialistes et de professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Montagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de la définition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 558, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-115, 2022, Rencontres, 978-2-406-13536-4. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13536-4.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données orales pour l’enrichissement de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et ontologie, théories et applications : actes de la conférence TOTh 2020 : Université de Savoie Mont Blanc, 26 &amp; 27 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2021, Terminologica, 9782377410651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroneous Coordinated Sentences Detection in French Students’ Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1463, Springer International Publishing, pp.586-596, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88113-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments introducteurs de reformulations dans les discussions sur le forum de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Matilde Gonçalves; Fatima Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reformuler, une question de genres ? Dans les coulisses des liens entre reformulation et genres.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editeur Humus, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe en empirie et en théorie. La proposition de segmentation multiniveau du projet SegCor pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-José Béguelin; Gilles Corminboeuf; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types d’unités et procédures de segmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.203-220, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02093977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude outillée des traces du français parlé dans le forum de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saiz Sanchez, Amalia Rodriguez Somolinos, Sonia Gomez Jordana Ferary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, 2020, 978-2377410149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA NOTION DE REFORMULATION DANS LE DOMAINE DU TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.155-170, 2020, Recherches et rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation en tant que procédé multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houda Landolsi; Maria Svensson; Coco Noren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d'une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, Uppsala Universitet, pp.59-78, 2019, Studia Romanica Upsaliensia, 978-91-513- 0676-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reformulation comme un moyen de clarification des noms abstraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Kleiber; Emilia Hilgert; Silvia Palma; Pierre Frath; René Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, ÉPURE - Éditions et Presses universitaires de Reims, 2018, Res per nomen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme culturel sur Internet : Les noms propres des éditions originales de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zotti V., Pano Alamán A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica umanistica: risorse e strumenti per lo studio del lessico dei beni culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-66, 2017, 978-88-6453-545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms généraux et complexité discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique : les interfaces de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.51-64, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand faire, c’est dire : l’exemple de la recette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude de cas en linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une omelette, évidemment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude de cas en linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter le contexte dans un corpus oral : fonctions et limites du traitement automatique des données linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions une taxinomie du lexique est-elle possible en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR "Poetique théorique et pratique". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'illusion taxinomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media graphic, UR "Poetique théorique et pratique", 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l'anonymat. Etude des &amp;quot;entités dénommantes&amp;quot; dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eigennamen in der gesprochenen Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francke Verlag, pp.245-266, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du concept de &amp;quot;verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.17-36, 2005, Diptyque, 2-87037-504-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ESLO1 où sont étiquetées avec supervision les entités nommées et les entités dénommantes (36,73 Mo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en chunks des données Pro-TEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Almeida-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de diffusion des publications de l'ATALA sur les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATALA. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des annotations linguistiques selon les corpus : de l'écrit journalistique à l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Orléans, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01250650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iris Eshkol, Eshkol-Taravella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iris-eshkol-taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0814-3623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074195158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et caractériser les dynamiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ratouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wmy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer l’erreur rédactionnelle : contribution d’un outil automatique à la pratique de l’évaluateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah De Vogüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les questions en disent plus que les réponses : classification automatique des intentions dans les questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.11359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synonymie dans les reformulations à l’oral et à l’écrit spontanés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Synonymie, polysémie et questions de sémantique lexicale, 21 (1), pp.127-151. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.021.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du corpus Enquêtes sociolinguistiques à Orléans (ESLO) par les outils du traitement automatique des langues et de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation et problèmes de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207 (3), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.207.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l’étude des constructions elliptiques dans les rédactions étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.06007. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française (CMLF 2020), 78, pp.11003. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de lieux dans le corpus de français parlé : une approche symbolique pour un traitement automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et traitements quantitatifs, 2020 (1), pp.64-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations : de l’étude outillée dans les corpus disponibles vers leur détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reformulations, N° 212 (212), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la répétition dans les reformulations à l’oral et sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La répétition en langue, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi Orléans ». Repérage et analyse de la perception d’un lieu dans l’oral transcrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos des Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XIII (1), pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie dans les reformulations du point de vue de la linguistique du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taxinomies, approximation et flou, 18, pp.149-184. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.018.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture des toponymes en français: variations entre normes et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Normes linguistiques et terminologiques : conflits d’usages, 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de corpus : vues sur la constitution, l’analyse et l’outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Disons » à l’oral : une étude des usages dans le corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La grammaire en construction(s). Théories et applications, 27, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym recognition in custom-made map titles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.DOI : 10.1080/23729333.2015.1055935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrastic Reformulations in Spoken Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9th International Conference on NLP, PolTAL2014, 8686, pp.425-437. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of Renaissance texts with proper names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste &amp;quot; et &amp;quot; démarche &amp;quot; en tant que noms généraux dans le langage médiatique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, www.univ-orleans.fr/rsp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades de transducteurs autour de la reconnaissance des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1), pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS-tagging for Oral Texts with CRF and Category Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Computing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.79--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les verbes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (153), pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les prédicats de communication verbaux et nominaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le classement syntactico-sémantique des verbes français, 1 (153), pp.20-32. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.153.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CreolData : une base de données lexicales sur les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots sortent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 182, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des pauses dans les données d’écriture en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana-Madalina Silai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on retrouver votre âge à partir de la transcription de votre parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gaudray Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menel Mahamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.599-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation des données par LLM pour améliorer la détection automatique des erreurs de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxiao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonzo-Canul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the Dynamics of Textualisation through Writing Bursts and Pauses in French. LIFT 2, Université d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana-Madalina Silai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How automatic chunking of real-time recorded writing can contribute to segmentation analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Jouvenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehina Manseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SigWriting 2024 "Ways2Write"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter une erreur dans les phrases coordonnées au sein des rédactions universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.248-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Vital. Urbanisme et langage : comprendre la dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ratouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements automatiques pour les humanités numériques : Corpus d’histoire de l’art, d'enseignement, d’urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions professionnelles en contexte Covid : des représentations médiatiques à leurs effets sur les professionnels de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olry-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des appellations d'œuvres en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements automatiques pour les humanités numériques : Corpus d’histoire de l’art, d'enseignement, d’urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique de questions spontanées vs. préparées dans des transcriptions de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.305-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique des appellations d’œuvres visuelles antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des avis en ligne : généralisabilité d’un modèle d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.256-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Polarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 8th International Conference on Behavioral and Social Computing (BESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Doha, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BESC53957.2021.9635309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la représentation du quartier d’affaire de La Défense dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2021 (16th Spatial Analysis and Geomatics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de La Défense dans la presse écrite et sur Twitter : analyse outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Baidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ONELA (Outils et Nouvelles Explorations de la Linguistique Appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions des intitulés de postes en anglais : analyse discursive outillée d’un corpus d’annonces d’emplois en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vialar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Social Studies of the English Language in France and the French-speaking world (SSELFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d’un lieu : étude de deux corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Baidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerceptiO : la perception et le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions spécialisées et non spécialisées dans les forums de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique de la définition : formes, textes, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner un espace : une étude outillée de deux corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin-Gabriel Soumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'espace à la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPTC Université de Bourgogne, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Speakers really Mean when they Ask Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.1159-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Period Segmentation of Oral French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.6389-6394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour l’annotation pragmatique des intentions implicites exprimées dans les questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l’étude des constructions elliptiques dans les rédactions étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse automatique de la perception relative à un lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768503v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avis sur les restaurants à l’épreuve de l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784774v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation automatique en périodes pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784773v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunk Different Kind of Spoken Discourse: Challenges for Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.5164-5168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire automatiquement les intentions du locuteur dans des questions issues du discours oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784761v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunker différents types de discours oraux : défis pour l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France. pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de marqueurs de reformulation dans le forum du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral/écrit. Quelle place dans les modèles linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la communication numérique influence l'emploi des reformulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Reformuler, une question de genres ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation et problèmes de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CLAP19 : Catégorisation claire vs approximative : à la recherche d’indices de différenciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interuniverstaire des Sciences de l'Homme – Alsace (MISHA), Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation à l’oral et dans le forum du Web : de la modélisation à la détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR LLSHS Université Paris 13 Sorbonne Paris Cité, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations du point de vue du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de l’expérience client dans les restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.361-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative Language in Online Restaurant Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jung Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLing2019 (International Conference on Computational Linguistics and Intelligent Text Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L3i Laboratory (University of La Rochelle), Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forums de santé : genre particulier ou sous-type de communication numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA), Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de l’orale dans les forums du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILF 2018 Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des travaux en linguistique outillée à l’analyse du procédé de reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal "Des approches complémentaires pour aborder les questions de reformulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la perception de la ville d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulations avec et sans marqueurs : étude de trois entretiens de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française (CMLF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique. pp.11003, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184611003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation in macrosyntactic units across different interaction types. A quantitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter un corpus oral multicouche en chunks : l’approche de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de reformulation dans le domaine du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation à la détection automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation comme un moyen de clarification des noms abstraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque Res per nomen, Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation en tant que procédé multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d’une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Uppasala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation à l'oral et dans le forum Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. pp.11003 - 11003, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we reformulate? Automatic Prediction of Pragmatic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HrTAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction automatique de fonctions pragmatiques dans les reformulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2016: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disambiguation of occurrences of reformulation markers c'est-à-dire, disons, ça veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Reformulations in Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC (Language Resources and Evaluation Conference) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...des conférences enfin disons des causeries... Détection automatique de segments en relation de paraphrase dans les reformulations de corpus oraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et analyse de la reformulation paraphrastique dans les corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. http://www.taln2014.org/site/actes-en-ligne/actes-en-ligne-articles-taln/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on bien chunker avec de mauvaises étiquettes POS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms généraux et complexité discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique (RSL VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer des toponymes dans les titres de cartes topographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapt a Text-Oriented Chunker for Oral Data: How Much Manual Effort is Necessary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer des corpus à l'aide de CasSys. Application au Corpus d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'application des méthodes et des outils statistiques sur les données du corpus ESLO : cas de la question sur mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2012 : 11es Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liège, Belgium. http://www.jadt2012.ulg.ac.be/actes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un chunker pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter ESLO1 par des cascades de transducteurs et par apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Aurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESLO: from transcription to speakers' personal information annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Malta. http://www.lrec-conf.org/proceedings/lrec2010/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter un corpus oral par apprentissage automatique à l'aide de connaissances linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Taalab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Billot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationales d'Analyse statistique des Données Textuelles JADT'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are you, you who speak? Transducer cascades for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balisage XML des entités nommées et dénommantes du corpus Eslo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aimée Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Cataloguing and Encoding of Spoken Language Data (CatCod)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d'un grand corpus de &amp;quot;données situées&amp;quot; Problèmes et solutions pour les Enquêtes Socio-Linguistiques à Orléans (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et pragmatique L'interaction verbale dans son contexte situationnel à la lumière des corpus et des bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer La Défense : de part et d’autres de La Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Prunier-Poulmaire; Emilie Vayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d’affaires à l’heure des choix. Travail, salariat, urbanisme à l’épreuve des crises du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors collection Business Vuibert, 9782311626537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités linguistiques des interactions menées sur les forums de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bedouret; Ch. Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés définitoires en ligne : comparaison entre les discours de non spécialistes et de professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Montagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de la définition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 558, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-115, 2022, Rencontres, 978-2-406-13536-4. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13536-4.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données orales pour l’enrichissement de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Flamein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et ontologie, théories et applications : actes de la conférence TOTh 2020 : Université de Savoie Mont Blanc, 26 &amp; 27 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2021, Terminologica, 9782377410651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroneous Coordinated Sentences Detection in French Students’ Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Noreskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1463, Springer International Publishing, pp.586-596, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88113-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments introducteurs de reformulations dans les discussions sur le forum de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali; Matilde Gonçalves; Fatima Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reformuler, une question de genres ? Dans les coulisses des liens entre reformulation et genres.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editeur Humus, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La syntaxe en empirie et en théorie. La proposition de segmentation multiniveau du projet SegCor pour le français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skrovec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-José Béguelin; Gilles Corminboeuf; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types d’unités et procédures de segmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.203-220, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02093977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude outillée des traces du français parlé dans le forum de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saiz Sanchez, Amalia Rodriguez Somolinos, Sonia Gomez Jordana Ferary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, 2020, 978-2377410149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA NOTION DE REFORMULATION DANS LE DOMAINE DU TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Inkova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.155-170, 2020, Recherches et rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation en tant que procédé multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houda Landolsi; Maria Svensson; Coco Noren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation : à la recherche d'une frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, Uppsala Universitet, pp.59-78, 2019, Studia Romanica Upsaliensia, 978-91-513- 0676-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reformulation comme un moyen de clarification des noms abstraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Kleiber; Emilia Hilgert; Silvia Palma; Pierre Frath; René Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, ÉPURE - Éditions et Presses universitaires de Reims, 2018, Res per nomen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme culturel sur Internet : Les noms propres des éditions originales de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zotti V., Pano Alamán A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica umanistica: risorse e strumenti per lo studio del lessico dei beni culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-66, 2017, 978-88-6453-545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms généraux et complexité discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique : les interfaces de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.51-64, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand faire, c’est dire : l’exemple de la recette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude de cas en linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une omelette, évidemment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude de cas en linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter le contexte dans un corpus oral : fonctions et limites du traitement automatique des données linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contexte - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions une taxinomie du lexique est-elle possible en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR "Poetique théorique et pratique". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'illusion taxinomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media graphic, UR "Poetique théorique et pratique", 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l'anonymat. Etude des &amp;quot;entités dénommantes&amp;quot; dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eigennamen in der gesprochenen Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francke Verlag, pp.245-266, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du concept de &amp;quot;verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.17-36, 2005, Diptyque, 2-87037-504-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ESLO1 où sont étiquetées avec supervision les entités nommées et les entités dénommantes (36,73 Mo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Friburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation en chunks des données Pro-TEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Almeida-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de diffusion des publications de l'ATALA sur les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATALA. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des annotations linguistiques selon les corpus : de l'écrit journalistique à l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Orléans, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01250650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6201C593"/>
+    <w:nsid w:val="E0C189E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iris-eshkol-taravella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0814-3623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074195158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Noreskal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Barbedette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flamein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.207.0041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.018.0149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_42" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taalab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.153.0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045209v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Taravella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaudray Bouju" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menel Mahamdi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Madalina Silai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehina Manseri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jouvenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georgel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Sommer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Gabriel Soumah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072011v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Baidina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jung Kang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC53957.2021.9635309" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071988v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vialar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784761v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768503v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784774v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784773v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184611003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delsol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174591v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courmet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Gazeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rencontres.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13536-4.p.0093" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699519v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100073390" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88113-9_47" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bouquineo.fr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024276v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045233v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Almeida-Barreto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iris-eshkol-taravella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0814-3623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074195158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Noreskal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Barbedette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flamein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.207.0041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.018.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_42" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taalab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.153.0020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045209v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Taravella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Madalina Silai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehina Manseri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gaudray Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menel Mahamdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jouvenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georgel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Sommer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Gabriel Soumah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jung Kang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC53957.2021.9635309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Baidina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071988v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vialar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071491v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768503v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784774v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784773v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784761v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567769v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184611003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426803v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426814v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024272v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delsol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174591v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courmet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Gazeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rencontres.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13536-4.p.0093" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699519v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edus.giantchair.com/livre/?GCOI=29157100073390" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88113-9_47" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bouquineo.fr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024276v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045233v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Almeida-Barreto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>