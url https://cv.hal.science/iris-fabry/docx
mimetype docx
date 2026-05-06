--- v0 (2026-04-08)
+++ v1 (2026-05-06)
@@ -858,178 +858,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phraséologie du vin et du champagne dans un corpus de lettres familières : approches diachronique et contrastive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lettre en sciences du langage : étude sur le corpus diachronique PhraséoCorr et son outil de fouille associé, le Lexicoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues, cultures et vins en France et dans les pays anglophones et germanophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque international De la lettre à l’œuvre. Autour de l’édition Corr-Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Litt&amp;Arts; UGA ELAN; X/LinX; ITEM-CNRS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792019v1</w:t>
+                <w:t xml:space="preserve">hal-04821178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lettre en sciences du langage : étude sur le corpus diachronique PhraséoCorr et son outil de fouille associé, le Lexicoscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La phraséologie du vin et du champagne dans un corpus de lettres familières : approches diachronique et contrastive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international De la lettre à l’œuvre. Autour de l’édition Corr-Proust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA Litt&amp;Arts; UGA ELAN; X/LinX; ITEM-CNRS, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Langues, cultures et vins en France et dans les pays anglophones et germanophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821178v1</w:t>
+                <w:t xml:space="preserve">hal-04792019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions et motifs autour du N nouvelle au sein du genre épistolaire : une étude phraséologique en perspective diachronique.</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A05E355B"/>
+    <w:nsid w:val="248B969A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2490,51 +2490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iris-fabry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1025-2685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270571426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gugliotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/zfsl-2023-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11898" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Celeyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iris-fabry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1025-2685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270571426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gugliotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/zfsl-2023-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11898" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Celeyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>