--- v1 (2026-05-06)
+++ v2 (2026-06-03)
@@ -199,520 +199,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée ? Gérer le bruit lors des traitements informatiques des corpus linguistiques. Introduction</w:t>
+                <w:t xml:space="preserve">Les motifs phraséologiques autour de dire|écrire + mot dans les lettres familières du XVIIe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.115-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938810v1</w:t>
+                <w:t xml:space="preserve">hal-05245848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motifs phraséologiques autour de dire|écrire + mot dans les lettres familières du XVIIe au XXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée ? Gérer le bruit lors des traitements informatiques des corpus linguistiques. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gugliotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Barletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1364o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245848v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formule [(DET_poss +) cher + N] dans les textes épistolaires du XVIIe au XXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approche diachronique des marques d’appartenance dans les formules de clôture épistolaires (1670-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lignereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25162/zfsl-2023-0010⟩</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (218), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.218.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502242v1</w:t>
+                <w:t xml:space="preserve">hal-04142326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Amossy, L’argumentation dans le discours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La formule [(DET_poss +) cher + N] dans les textes épistolaires du XVIIe au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.11898⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (2-3), pp.224-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25162/zfsl-2023-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04317798v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche diachronique des marques d’appartenance dans les formules de clôture épistolaires (1670-1960)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ruth Amossy, L’argumentation dans le discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (218), pp.57-72. </w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.218.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.11898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04142326v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Saiz-Sánchez, Amalia Rodríguez Somolinos et Sonia Gomez‑Jordana Ferary, Marques d’oralité et représentation de l’oral en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -782,51 +782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude phraséologique du nom heure dans les chroniques et les correspondances du 17e au 20e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Celeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -864,51 +864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre en sciences du langage : étude sur le corpus diachronique PhraséoCorr et son outil de fouille associé, le Lexicoscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international De la lettre à l’œuvre. Autour de l’édition Corr-Proust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Litt&amp;Arts; UGA ELAN; X/LinX; ITEM-CNRS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -933,64 +933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phraséologie du vin et du champagne dans un corpus de lettres familières : approches diachronique et contrastive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et vins en France et dans les pays anglophones et germanophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions et motifs autour du N nouvelle au sein du genre épistolaire : une étude phraséologique en perspective diachronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Internationale de Diachronie du Français (SIDF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraséologie en diachronie : recherche outillée autour des verbes &amp;quot;dire&amp;quot; et &amp;quot;écrire&amp;quot; au sein du genre épistolaire, du français classique au français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les phraséologismes sous l’angle de la variation, de l’innovation et du changement linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1153,77 +1153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un automatisme rhétorique : les structures comparatives dans les lettres de compliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lignereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet PhraseoCorr : constitution et exploitation d'un corpus diachronique sur le genre épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La relation épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Litt&amp;Arts, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1317,77 +1317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche diachronique des marques d'appartenance dans les formules de clôture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lignereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistolâtries : mutations contemporaines et nouvelles approches d'étude de la lettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1412,51 +1412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possession externe : trouve-t-on un emploi plus large de la construction ? Recherches sur un français classique non littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1526,51 +1526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boucharechas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,51 +1679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Pujol I Campeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle Deleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1812,51 +1812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boucharechas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,77 +1937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures comparatives dans les témoignages de sensibilité épistolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lignereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Goux; Pascale Mounier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.301-318, 2023, 9782745359452</w:t>
@@ -2068,64 +2068,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation TACT et INCEpTION - formation interne du laboratoire LIDILEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gaubil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="248B969A"/>
+    <w:nsid w:val="AC16583C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2490,51 +2490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iris-fabry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1025-2685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270571426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gugliotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/zfsl-2023-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11898" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Celeyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iris-fabry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1025-2685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270571426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gugliotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1364o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/zfsl-2023-0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Celeyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>