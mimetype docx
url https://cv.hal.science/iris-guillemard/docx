--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -100,260 +100,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Wilton microlithic technologies: New analyses from Rose Cottage Cave, South Africa</w:t>
+                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadley Lyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandl Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara E. Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (221), pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833122v1</w:t>
+                <w:t xml:space="preserve">hal-04926067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
+                <w:t xml:space="preserve">Exploring Wilton microlithic technologies: New analyses from Rose Cottage Cave, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Schmid</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 333, pp.108679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926067v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition des technologies lithiques du Wilton d’Afrique du Sud: L’assemblage Wilton Classique de Rose Cottage Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -378,51 +378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -460,51 +460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -581,51 +581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,51 +695,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and techniques of stone tool production from mid- to late Holocene in the Eastern Cape: a new lithic technological analysis from Buterix 1 shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of Southern African Professional Archaeologists (ASAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roma, Lesotho</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating late Holocene lithic traditions: from rock shelters to hilltops in the Limpopo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrements ou mutations dans les sociétés de chasseurs-cueilleurs: la fin du LSA en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Comité des Travaux Historiques et Scientifiques (CTHS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une exploration de la variabilité des dernières sociétés de chasseurs-cueilleurs d'Afrique australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes JCEA : Rencontres des Jeunes Chercheur·e·s en Études Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -971,51 +971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Classic Wilton assemblage from Rose Cottage Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of Southern African Professional Archaeologists (ASAPA - online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Kimberley, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1072,51 +1072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change and continuity in the lithic technologies from Final to Ceramic Final Later Stone Age, Limpopo Basin, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeology and Prehistory. Université paris nanterre; University of the Witwatersrand, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1312,51 +1312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04833306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108679" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04833306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>