--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -878,312 +878,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinidades en jaque : tempografía de la espera e istoria en la obra de Eduardo Lalo</w:t>
+                <w:t xml:space="preserve">Anibal Quijano et la perspective de la colonialité du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Velez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waldegaray, M.-I., Cuerpos: miradas poéticas, significaciones políticas, Éditions Orbis Tertius,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pluraliser les lieux. Séminaire « Penser les décolonisations » (Université catholique de Louvain/université Toulouse - Jean Jaurès) - 2016-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 979-10-95990-26-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.europhilosophie.1593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708999v1</w:t>
+                <w:t xml:space="preserve">hal-04706827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anibal Quijano et la perspective de la colonialité du pouvoir</w:t>
+                <w:t xml:space="preserve">Masculinidades en jaque : tempografía de la espera e istoria en la obra de Eduardo Lalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Velez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluraliser les lieux. Séminaire « Penser les décolonisations » (Université catholique de Louvain/université Toulouse - Jean Jaurès) - 2016-2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waldegaray, M.-I., Cuerpos: miradas poéticas, significaciones políticas, Éditions Orbis Tertius,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 167-191, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.europhilosophie.1593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706827v1</w:t>
+                <w:t xml:space="preserve">hal-04708999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En choeur contre le contrat de masculinité</w:t>
+                <w:t xml:space="preserve">Féminicides : l'anathème de la responsabilité (Conversation avec Rita Laura Segato)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Velez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écriture sur le corps des femmes assassinées de Ciudad Juarez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Payot, pp.7-14, 2021</w:t>
+              <w:t xml:space="preserve">L’écriture sur le corps des femmes assassinées de Ciudad Juarez. Territoire, souveraineté et crimes de second État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Payot, pp.101-130, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208015v1</w:t>
+                <w:t xml:space="preserve">hal-03208035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminicides : l'anathème de la responsabilité (Conversation avec Rita Laura Segato)</w:t>
+                <w:t xml:space="preserve">En choeur contre le contrat de masculinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Velez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écriture sur le corps des femmes assassinées de Ciudad Juarez. Territoire, souveraineté et crimes de second État</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Payot, pp.101-130, 2021</w:t>
+              <w:t xml:space="preserve">L'écriture sur le corps des femmes assassinées de Ciudad Juarez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Payot, pp.7-14, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208035v1</w:t>
+                <w:t xml:space="preserve">hal-03208015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas de alfabetización mediática e informacional en Europa: formación y fortalecimiento de competencias en la era digital</w:t>
               </w:r>
@@ -3306,51 +3306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D56F9232"/>
+    <w:nsid w:val="7379C2E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3537,51 +3537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irma-velez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9740-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204528003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Velez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Laura Segato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Flores Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rinaldy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llorent-Vaquero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablos Pons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14782103231180675" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/revistafuentes.2017.19.2.03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/revistafuentes.2014.i15.04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2009.6627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irma-velez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9740-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204528003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Velez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Laura Segato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Flores Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rinaldy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llorent-Vaquero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablos Pons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14782103231180675" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/revistafuentes.2017.19.2.03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/revistafuentes.2014.i15.04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2009.6627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>