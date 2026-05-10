--- v1 (2026-04-03)
+++ v2 (2026-05-10)
@@ -878,312 +878,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anibal Quijano et la perspective de la colonialité du pouvoir</w:t>
+                <w:t xml:space="preserve">Masculinidades en jaque : tempografía de la espera e istoria en la obra de Eduardo Lalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Velez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluraliser les lieux. Séminaire « Penser les décolonisations » (Université catholique de Louvain/université Toulouse - Jean Jaurès) - 2016-2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Waldegaray, M.-I., Cuerpos: miradas poéticas, significaciones políticas, Éditions Orbis Tertius,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 167-191, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706827v1</w:t>
+                <w:t xml:space="preserve">hal-04708999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinidades en jaque : tempografía de la espera e istoria en la obra de Eduardo Lalo</w:t>
+                <w:t xml:space="preserve">Anibal Quijano et la perspective de la colonialité du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Velez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waldegaray, M.-I., Cuerpos: miradas poéticas, significaciones políticas, Éditions Orbis Tertius,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pluraliser les lieux. Séminaire « Penser les décolonisations » (Université catholique de Louvain/université Toulouse - Jean Jaurès) - 2016-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 979-10-95990-26-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.europhilosophie.1593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708999v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminicides : l'anathème de la responsabilité (Conversation avec Rita Laura Segato)</w:t>
+                <w:t xml:space="preserve">En choeur contre le contrat de masculinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Velez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écriture sur le corps des femmes assassinées de Ciudad Juarez. Territoire, souveraineté et crimes de second État</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Payot, pp.101-130, 2021</w:t>
+              <w:t xml:space="preserve">L'écriture sur le corps des femmes assassinées de Ciudad Juarez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Payot, pp.7-14, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208035v1</w:t>
+                <w:t xml:space="preserve">hal-03208015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En choeur contre le contrat de masculinité</w:t>
+                <w:t xml:space="preserve">Féminicides : l'anathème de la responsabilité (Conversation avec Rita Laura Segato)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Velez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écriture sur le corps des femmes assassinées de Ciudad Juarez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Payot, pp.7-14, 2021</w:t>
+              <w:t xml:space="preserve">L’écriture sur le corps des femmes assassinées de Ciudad Juarez. Territoire, souveraineté et crimes de second État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Payot, pp.101-130, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208015v1</w:t>
+                <w:t xml:space="preserve">hal-03208035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas de alfabetización mediática e informacional en Europa: formación y fortalecimiento de competencias en la era digital</w:t>
               </w:r>
@@ -3306,51 +3306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7379C2E8"/>
+    <w:nsid w:val="8764FCDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3537,51 +3537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irma-velez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9740-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204528003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Velez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Laura Segato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Flores Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rinaldy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llorent-Vaquero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablos Pons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14782103231180675" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/revistafuentes.2017.19.2.03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/revistafuentes.2014.i15.04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2009.6627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irma-velez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9740-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204528003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Velez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Laura Segato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Flores Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rinaldy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llorent-Vaquero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablos Pons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14782103231180675" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/revistafuentes.2017.19.2.03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/revistafuentes.2014.i15.04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2009.6627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>