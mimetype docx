--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -166,699 +166,699 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’injonction sanitaire. Messages Covid-19 au sol dans l’espace public</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Florence Lefeuvre &amp; Irmtraud Behr. </w:t>
+                <w:t xml:space="preserve">L'injonction sanitaire. Messages Covid-19 au sol dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre &amp; Irmtraud Behr (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-161, 2025, Bibliothèque de Syntaxe et Sémantique, 978-2-38185-257-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’injonction sanitaire. Messages Covid-19 au sol dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre &amp; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.133-161, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée d’un bar-tabac par temps de crise COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mustapha Krazem; Dubravka Saulan; Sergueï Tchougounnikov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du sujet parlant. Intime et public, lecture et écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.273-288, 2025, 978-2-36441-489-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des formes de l’injonction écrite dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefeuvre, Florence &amp; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l’injonction écrite dans l’espace public,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.7-24, 2025, Bibliothèque de Syntaxe et Sémantique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situationskategorisierungen über technisch-semiotische Dispositive im öffentlichen Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Behr, I., Berdychowska, Z., Trost, I. (eds) Kategorien – Kategorisierung., Springer Berlin Heidelberg, pp.193-212, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrée d'un bar-tabac par temps de crise COVID-19. Analyse spatiale de messages régulateurs portant sur un espace adjacent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mustapha Krazem; Dubravka Saulan; Sergueï Tchougounnikov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du sujet parlant. Intime et public, lecture et écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.273_288, 2025, 978-2-36441-489-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À propos des formes de l’injonction écrite dans l’espace public</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einführung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Berdychowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Trost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Behr, I., Berdychowska, Z., Trost, I. (eds) Kategorien – Kategorisierung., Springer Berlin Heidelberg, pp.193-212, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7_11⟩</w:t>
+              <w:t xml:space="preserve">, Behr, I., Berdychowska, Z., Trost, I. (eds) Kategorien – Kategorisierung., Springer Berlin Heidelberg, pp.1-6, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des formes de l'injonction écrite dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Lefeuvre; Irmtraud Behr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-24, 2025, Bibliothèque de Syntaxe et Sémantique, 978-2-38185-257-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088731v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05088751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjuguer régulation et interaction : les instructions écrites accompagnant le consom-mateur à l’entrée d’un bar-tabac au temps du COVID-19</w:t>
               </w:r>
@@ -1066,397 +1066,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">„Remarques à propos des conditions de complétude et de complémentation des énoncés isolés figurant sur des panneaux dans l’espace public ». In Catherine Moreau et Jean Albrespit (éd), 2020, Complément, complémentation, complétude: du lacunaire au complet. PUR, Collection Travaux linguistiques du CerLiCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément, complémentation, complétude: du lacunaire au complet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die Funktionsweise von Parkautomathinweisschildern ‚Hier Parkschein lösen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katharina Mucha; Michel Lefevre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stauffenburg, pp.95-113, 2020, Eurogermanistik Band 39, 978-3-95809-125-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">„Schilder mit regulierender Funktion als Dispositive, am Beispiel der Leinenpflichtschilder“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zofia Berdychowska; Frank Liedtke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Was man alles nicht sagen muss’. Kurztexte und multimodale Kurzformen im öffentlichen Raum.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.35-50, 2020, Studien zur Text- und Diskursforschung, 978-3-631-81872-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La brièveté comme ressource esthétique : un cas de textualisation de l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr / Florence Lefeuvre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complément, complémentation, complétude: du lacunaire au complet.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Le genre bref. Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank &amp; Timme, pp.147-169, 2019, 978-3-7329-0412-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francke et Timme, pp.7-13, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947833v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05106235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduplication et l’expression de l’aspect et du mode de procès en berbère (kabyle et rifain)</w:t>
               </w:r>
@@ -2327,182 +2327,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tradition germanistique française dans l'analyse de la notion de prédicat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage, transmission, enseignement dans l'espace germanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01430438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nominales in Subjekts- und Prädikatsfunktion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quintin, Hervé; Marillier, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomina und Verba im Zusammenspiel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stauffenburg, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01431383v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01430438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominalsätze am Textanfang. Ein (text-)grammatischer Beitrag</w:t>
               </w:r>
@@ -2807,51 +2807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zum Thema Prädikative Strukturen in Theorie und Text(en). Statt eines Vorworts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Berdychowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prädikative Strukturen in Theorie und Text(en).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3415,51 +3415,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3503,64 +3503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Berdychowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Trost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3600,51 +3600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francke et Timme, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3776,51 +3776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prädikative Strukturen in Theorie und Text(en).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Berdychowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-653-03607-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4579,51 +4579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro : approche grammaticale et énonciative des genres de discours brefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (2), pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5266,51 +5266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre bref. Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank &amp; Timme, 2019, 978-3-7329-0412-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche grammaticale et énonciative des genres de discours brefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 (2), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5524,51 +5524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier thématique: Approche grammaticale et énonciative des genres de discours brefs. Faits de langue 49.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5645,51 +5645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 204 p., 2005, Aux marges de la prédication, 2-84133-256-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5804,51 +5804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5440F8D"/>
+    <w:nsid w:val="EDACDF03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irmtraud-behr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4222-6441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948002v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Berdychowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Trost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Bouarourou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ac.cdn-aoyamagakuin.com/wp-content/uploads/2021/07/lif_actes-colloque-genre-bref.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dannerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larrory-Wunder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daux-Combaudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06363-9/31" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04063-0/10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7/6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03644-2/13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cort&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dalmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Marschall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ritte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Plewnia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Samson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/germanica.v0i33.10749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.16824" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Liedtke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41244-021-00213-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7715" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23534893ZG.14.020.3157" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.1994.1297" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irmtraud-behr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4222-6441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088751v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Berdychowska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Trost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Bouarourou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ac.cdn-aoyamagakuin.com/wp-content/uploads/2021/07/lif_actes-colloque-genre-bref.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dannerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larrory-Wunder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daux-Combaudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06363-9/31" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04063-0/10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7/6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03644-2/13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cort&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dalmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Marschall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ritte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Plewnia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Samson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/germanica.v0i33.10749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.16824" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Liedtke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41244-021-00213-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7715" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23534893ZG.14.020.3157" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.1994.1297" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>