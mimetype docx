--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -132,3932 +132,689 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
-[...3241 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, 2025, Bibliothèque de Syntaxe &amp; Sémantique, 16351649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Berdychowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francke et Timme, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirtschaft erzählen. Narrative Formatierungen von Ökonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Ritte</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Caen, 2025, Bibliothèque de Syntaxe &amp; Sémantique, 16351649</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Plewnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narr Verlag, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prädikative Strukturen in Theorie und Text(en).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Berdychowska</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-03607-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue, économie, entreprise. Gérer les échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Hentschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2011, 9782878544862</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Ausdruck der Person im Deutschen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Francke et Timme, 2019</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunhild Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stauffenburg, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...386 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01430427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4067,936 +824,4179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un terrain partagé dans le cadre d’un entretien autobiographique en allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Linguistique et didactique de l’oral spontané en Europe francophone, 89, pp.2007-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15bx8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Also für mich war es absolut die Erfüllung meiner Träume, hier zu leben“. HIER im Interview von Anne Betten mit Else Sternberg (1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali. Sezione germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.299-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6093/germanica.v0i33.10749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les supports des messages écrits de la propreté dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, Rôle des supports dans l'interprétation des inscriptions graphiques, pp.109-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les supports des messages écrits de la propreté dans l'espace public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rôle des supports dans l'interprétation des inscriptions graphiques, (4), pp.109-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19079/lde.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein Jahr schriftliche Corona-Kommunikation im öffentlichen Raum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 83, pp.233-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.16824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krise im öffentlichen Raum. Formen und Funktionen kleiner Kommunikationsformate zu Covid-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Liedtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Literaturwissenschaft und Linguistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (3), pp.365-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41244-021-00213-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro : approche grammaticale et énonciative des genres de discours brefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (2), pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-04902003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexicalité linguistique, iconique et matérielle – l’emploi du déictique „hier“ dans quelques panneaux allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (2), pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-04902006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arrivée à New York dans le Roman Kokoschkins Reise, les moyens linguistiques de construction d’une figure spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 Bis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/narratologie.7715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verblose Sätze in fiktionalen Texten : zwischen Statik und Dynamik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift des Verbandes Polnischer Germanisten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4467/23534893ZG.14.020.3157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01431408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grauer endloser Wiesenplan. Verblose Existenzialsätze als textimmanente Markierer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quintin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 27, pp.17-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cetge.1994.1297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée d’un bar-tabac par temps de crise COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Krazem; Dubravka Saulan; Sergueï Tchougounnikov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du sujet parlant. Intime et public, lecture et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.273-288, 2025, 978-2-36441-489-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des formes de l’injonction écrite dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefeuvre, Florence &amp; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l’injonction écrite dans l’espace public,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.7-24, 2025, Bibliothèque de Syntaxe et Sémantique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situationskategorisierungen über technisch-semiotische Dispositive im öffentlichen Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Behr, I., Berdychowska, Z., Trost, I. (eds) Kategorien – Kategorisierung., Springer Berlin Heidelberg, pp.193-212, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée d'un bar-tabac par temps de crise COVID-19. Analyse spatiale de messages régulateurs portant sur un espace adjacent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Krazem; Dubravka Saulan; Sergueï Tchougounnikov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du sujet parlant. Intime et public, lecture et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.273_288, 2025, 978-2-36441-489-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’injonction sanitaire. Messages Covid-19 au sol dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre &amp; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-161, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einführung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Berdychowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Behr, I., Berdychowska, Z., Trost, I. (eds) Kategorien – Kategorisierung., Springer Berlin Heidelberg, pp.1-6, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des formes de l'injonction écrite dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-24, 2025, Bibliothèque de Syntaxe et Sémantique, 978-2-38185-257-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'injonction sanitaire. Messages Covid-19 au sol dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre &amp; Irmtraud Behr (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-161, 2025, Bibliothèque de Syntaxe et Sémantique, 978-2-38185-257-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjuguer régulation et interaction : les instructions écrites accompagnant le consom-mateur à l’entrée d’un bar-tabac au temps du COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Dhorne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’implication du récepteur dans les énoncés de l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.19-34, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjuguer régulation et interaction : les instructions écrites accompagnant le consommater à l’entrée d’un bar-tabac au temps du COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Dhorne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’implication du récepteur dans les énoncés de l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2024, Sciences pour la Communication, vol 137, 19-33, ISBN 978-2-87574-935-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique des déchets sur les poubelles et la question des genres discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Bedouret; Christine Copy; Raluka Nita. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique et frontières de genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.185-202, 2023, ISBN: 2-35311-150-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Funktionsweise von Parkautomathinweisschildern ‚Hier Parkschein lösen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katharina Mucha; Michel Lefevre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.95-113, 2020, Eurogermanistik Band 39, 978-3-95809-125-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Schilder mit regulierender Funktion als Dispositive, am Beispiel der Leinenpflichtschilder“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zofia Berdychowska; Frank Liedtke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Was man alles nicht sagen muss’. Kurztexte und multimodale Kurzformen im öffentlichen Raum.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.35-50, 2020, Studien zur Text- und Diskursforschung, 978-3-631-81872-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Remarques à propos des conditions de complétude et de complémentation des énoncés isolés figurant sur des panneaux dans l’espace public ». In Catherine Moreau et Jean Albrespit (éd), 2020, Complément, complémentation, complétude: du lacunaire au complet. PUR, Collection Travaux linguistiques du CerLiCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément, complémentation, complétude: du lacunaire au complet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francke et Timme, pp.7-13, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La brièveté comme ressource esthétique : un cas de textualisation de l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr / Florence Lefeuvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre bref. Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank &amp; Timme, pp.147-169, 2019, 978-3-7329-0412-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l’indexicalité des panneaux dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Dhorne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre bref : son discours, sa grammaire, son énonciation. Actes du colloque international 29-30 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Département de lettres françaises, Université Aoyama Gakuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-76, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réduplication et l’expression de l’aspect et du mode de procès en berbère (kabyle et rifain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Bouarourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Marsac &amp; Rudolph Sock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consecutivité et simultanéité en linguistique, Langues et Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Harmattan, 2018, Dixit Grammatica, 978-2-343-14277-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unvermittelt ein goldenes Licht – die Fackel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Liedtke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Über die Worte hinaus. Semantische Spezifizierung und pragmatische Anreicherung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.15-31, 2017, 978-3-95809-122-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unvermittelt ein goldenes Licht – die Fackel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liedtke, Frank. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Über die Worte hinaus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative Elemente in Zeitungstexten zu wirtschaftlichen Krisen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dannerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr; Anja Kern; Albrecht Plewnia; Jürgen Ritte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wirtschaft erzählen. Narrative Formatierungen von Ökonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr Francke Attempto Verlag, pp.179-201, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbale und nominale Existenzialsätze und ihre Verwendung in (auto)fiktionalen narrativen Texten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arne Krause; Gesa Lehmann; Winfried Thielmann; Caroline Trautmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Form und Funktion. Festschrift für Angelika Redder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Kontrolle. Gendarmen.“ Dramatische Situationen zurückhaltend erzählen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonardi, Simona; Thüne, Eva-Maria; Betten, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotionsausdruck und Erzählstrategien in narrativen Interviews. Analysen zu Gesprächsaufnahmen mit jüdischen Emigranten.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Könighausen &amp; Neumann, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textlinguistische Überlegungen zu Filmkritiken am Beispiel von deutsch- und französischsprachigen Kritiken zu Paweł Pawlikowskis Film Ida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daux-Combaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duś, Magdalena; Kołodziej, Robert; Rojek, Tomasz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wort – Text – Diskurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2016, Danziger Beiträge zur Germanistik, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-06363-9/31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kopulalose Nominalsätze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marillier, Jean-François ; Vargas, Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmentarische Äußerungen im Deutschen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des modalités du français par des locuteurs natifs germanophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teresa Muryn; Salah Mejri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique du discours : de l’intra- à l’interphrastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Etudes de linguistique, littérature et art, 9783653040630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-04063-0/10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominales in Subjekts- und Prädikatsfunktion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quintin, Hervé; Marillier, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nomina und Verba im Zusammenspiel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition germanistique française dans l'analyse de la notion de prédicat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage, transmission, enseignement dans l'espace germanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01430438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominalsätze am Textanfang. Ein (text-)grammatischer Beitrag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berdychowska, Zofia / Bilut – Homplewicz, Zofia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textlinguistik als Querschnittsdisziplin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.149-170, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referenz und Prädikation in Nominalsätzen im Deutschen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prädikative Strukturen in Theorie und Text(en).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-03607-7/6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaktisch-grammatische Aspekte von verblosen Sätzen nach dem logisch-semantischen Modelle von J.M.Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hennig, Mathilde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Ellipse. Neue Perspektiven auf ein altes Phänomen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominalsätze am Textanfang. Ein (text-)grammatischer Beitrag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berdychowska, Zofia; Bilut – Homplewicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textlinguistik als Querschnittsdisziplin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-03644-2/13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zum Thema Prädikative Strukturen in Theorie und Text(en). Statt eines Vorworts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Berdychowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prädikative Strukturen in Theorie und Text(en).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibt es unpersönliche verblose Sätze im Deutschen? Afinite unpersönliche Konstruktionen zwischen Subjekts- und Prädikats- Backgrounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Redder, Angelika; Ogawa, Akio; Kameyana, Shinchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unpersönliche Konstruktionen. Prädikatsformen funktional und sprachübergreifend betrachtet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iudicium 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zum Thema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cortès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Marschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cortès Colette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satzeröffnung. Formen, Funktionen, Strategien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bemerkungen zu einem eingliedrigen verblosen Satz in Fontanes Stechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angelika Redder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diskurse und Texte. Festschrift für Konrad Ehlich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.267-278, 2007, 978-3-86057-637-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bemerkungen zu einem eingliedrigen verblosen Satz in Fontanes Stechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Redder, Angelika. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diskurse und Texte. Festschrift für Konrad Ehlich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.267-278, 2007, Stauffenburg Festschriften</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite stylistique des panneaux &amp;quot;régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr; Peter Henninger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A travers champs. Etudes pluridisciplinaires allemandes. Mélanges pour Nicole Fernandez Bravo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.333-347, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05417926v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Leistung und Funktion von Nominalgruppen in verblosen Äußerungseinheiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Vuillaume; Jean-François Marillier; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studien zur Syntax und Semantik der Nominalgruppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, pp.213-231, 1993, 3-8233-4621-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5014,51 +5014,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">øN sur contenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Le bref dans les genres: construire linguistiquement des actes sociaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annabelle Seoane, CREM, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5083,51 +5083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instructions écrites accompagnant le consommateur à l’entrée d’un établissement au temps du COVID-19. 29 octobre 2022. Colloque : L’implication du récepteur dans les énoncés de l’espace public. Organisateurs : Département de Lettres Françaises (Université Aoyama Gakuin) et Société de littérature française d’Aoyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’implication du récepteur dans les énoncés de l’espace public.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5152,51 +5152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funktionen von verblosen Konstruktionen in Fontanes Stechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vielheit und Einheit der Germanistik weltweit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,139 +5253,139 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre bref. Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank &amp; Timme, 2019, 978-3-7329-0412-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constituants prédicatifs et la diversité des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SLP sur : Les constituants prédicatifs et la diversité des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Paris, tome XIV (nouvelle série), Peeters, Leuven (Belgique), 245 p., 2004, (Mémoires de la Société de linguistique de Paris), 9789042916357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5442,64 +5442,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche grammaticale et énonciative des genres de discours brefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 (2), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5524,64 +5524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier thématique: Approche grammaticale et énonciative des genres de discours brefs. Faits de langue 49.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,90 +5606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de la prédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 204 p., 2005, Aux marges de la prédication, 2-84133-256-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5804,51 +5804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDACDF03"/>
+    <w:nsid w:val="91D87E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irmtraud-behr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4222-6441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088751v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Berdychowska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Trost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Bouarourou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ac.cdn-aoyamagakuin.com/wp-content/uploads/2021/07/lif_actes-colloque-genre-bref.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dannerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larrory-Wunder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daux-Combaudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06363-9/31" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04063-0/10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7/6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03644-2/13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cort&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dalmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Marschall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ritte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Plewnia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Samson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/germanica.v0i33.10749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.16824" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Liedtke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41244-021-00213-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7715" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23534893ZG.14.020.3157" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.1994.1297" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irmtraud-behr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4222-6441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Berdychowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Trost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ritte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Plewnia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larrory-Wunder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Samson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/germanica.v0i33.10749" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.16824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Liedtke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41244-021-00213-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7715" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23534893ZG.14.020.3157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.1994.1297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ac.cdn-aoyamagakuin.com/wp-content/uploads/2021/07/lif_actes-colloque-genre-bref.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Bouarourou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dannerer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daux-Combaudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06363-9/31" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20740" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04063-0/10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7/6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03644-2/13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cort&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dalmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Marschall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>