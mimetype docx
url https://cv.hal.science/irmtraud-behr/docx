--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -132,689 +132,3932 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'injonction sanitaire. Messages Covid-19 au sol dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre &amp; Irmtraud Behr (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-161, 2025, Bibliothèque de Syntaxe et Sémantique, 978-2-38185-257-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée d'un bar-tabac par temps de crise COVID-19. Analyse spatiale de messages régulateurs portant sur un espace adjacent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Krazem; Dubravka Saulan; Sergueï Tchougounnikov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du sujet parlant. Intime et public, lecture et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.273_288, 2025, 978-2-36441-489-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des formes de l’injonction écrite dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefeuvre, Florence &amp; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l’injonction écrite dans l’espace public,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.7-24, 2025, Bibliothèque de Syntaxe et Sémantique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situationskategorisierungen über technisch-semiotische Dispositive im öffentlichen Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Behr, I., Berdychowska, Z., Trost, I. (eds) Kategorien – Kategorisierung., Springer Berlin Heidelberg, pp.193-212, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée d’un bar-tabac par temps de crise COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Krazem; Dubravka Saulan; Sergueï Tchougounnikov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du sujet parlant. Intime et public, lecture et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.273-288, 2025, 978-2-36441-489-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’injonction sanitaire. Messages Covid-19 au sol dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre &amp; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-161, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einführung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Berdychowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Behr, I., Berdychowska, Z., Trost, I. (eds) Kategorien – Kategorisierung., Springer Berlin Heidelberg, pp.1-6, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des formes de l'injonction écrite dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Lefeuvre; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-24, 2025, Bibliothèque de Syntaxe et Sémantique, 978-2-38185-257-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjuguer régulation et interaction : les instructions écrites accompagnant le consom-mateur à l’entrée d’un bar-tabac au temps du COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Dhorne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’implication du récepteur dans les énoncés de l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.19-34, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjuguer régulation et interaction : les instructions écrites accompagnant le consommater à l’entrée d’un bar-tabac au temps du COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Dhorne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’implication du récepteur dans les énoncés de l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2024, Sciences pour la Communication, vol 137, 19-33, ISBN 978-2-87574-935-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique des déchets sur les poubelles et la question des genres discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Bedouret; Christine Copy; Raluka Nita. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique et frontières de genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.185-202, 2023, ISBN: 2-35311-150-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Remarques à propos des conditions de complétude et de complémentation des énoncés isolés figurant sur des panneaux dans l’espace public ». In Catherine Moreau et Jean Albrespit (éd), 2020, Complément, complémentation, complétude: du lacunaire au complet. PUR, Collection Travaux linguistiques du CerLiCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément, complémentation, complétude: du lacunaire au complet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Funktionsweise von Parkautomathinweisschildern ‚Hier Parkschein lösen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katharina Mucha; Michel Lefevre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.95-113, 2020, Eurogermanistik Band 39, 978-3-95809-125-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Schilder mit regulierender Funktion als Dispositive, am Beispiel der Leinenpflichtschilder“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zofia Berdychowska; Frank Liedtke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Was man alles nicht sagen muss’. Kurztexte und multimodale Kurzformen im öffentlichen Raum.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.35-50, 2020, Studien zur Text- und Diskursforschung, 978-3-631-81872-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La brièveté comme ressource esthétique : un cas de textualisation de l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr / Florence Lefeuvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre bref. Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank &amp; Timme, pp.147-169, 2019, 978-3-7329-0412-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francke et Timme, pp.7-13, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l’indexicalité des panneaux dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Dhorne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre bref : son discours, sa grammaire, son énonciation. Actes du colloque international 29-30 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Département de lettres françaises, Université Aoyama Gakuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-76, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réduplication et l’expression de l’aspect et du mode de procès en berbère (kabyle et rifain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Bouarourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Marsac &amp; Rudolph Sock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consecutivité et simultanéité en linguistique, Langues et Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Harmattan, 2018, Dixit Grammatica, 978-2-343-14277-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unvermittelt ein goldenes Licht – die Fackel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Liedtke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Über die Worte hinaus. Semantische Spezifizierung und pragmatische Anreicherung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.15-31, 2017, 978-3-95809-122-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unvermittelt ein goldenes Licht – die Fackel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liedtke, Frank. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Über die Worte hinaus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative Elemente in Zeitungstexten zu wirtschaftlichen Krisen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dannerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr; Anja Kern; Albrecht Plewnia; Jürgen Ritte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wirtschaft erzählen. Narrative Formatierungen von Ökonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr Francke Attempto Verlag, pp.179-201, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbale und nominale Existenzialsätze und ihre Verwendung in (auto)fiktionalen narrativen Texten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arne Krause; Gesa Lehmann; Winfried Thielmann; Caroline Trautmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Form und Funktion. Festschrift für Angelika Redder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Kontrolle. Gendarmen.“ Dramatische Situationen zurückhaltend erzählen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonardi, Simona; Thüne, Eva-Maria; Betten, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotionsausdruck und Erzählstrategien in narrativen Interviews. Analysen zu Gesprächsaufnahmen mit jüdischen Emigranten.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Könighausen &amp; Neumann, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textlinguistische Überlegungen zu Filmkritiken am Beispiel von deutsch- und französischsprachigen Kritiken zu Paweł Pawlikowskis Film Ida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daux-Combaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duś, Magdalena; Kołodziej, Robert; Rojek, Tomasz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wort – Text – Diskurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2016, Danziger Beiträge zur Germanistik, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-06363-9/31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kopulalose Nominalsätze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marillier, Jean-François ; Vargas, Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmentarische Äußerungen im Deutschen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des modalités du français par des locuteurs natifs germanophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teresa Muryn; Salah Mejri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique du discours : de l’intra- à l’interphrastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Etudes de linguistique, littérature et art, 9783653040630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-04063-0/10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition germanistique française dans l'analyse de la notion de prédicat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage, transmission, enseignement dans l'espace germanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01430438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominales in Subjekts- und Prädikatsfunktion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quintin, Hervé; Marillier, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nomina und Verba im Zusammenspiel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominalsätze am Textanfang. Ein (text-)grammatischer Beitrag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berdychowska, Zofia / Bilut – Homplewicz, Zofia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textlinguistik als Querschnittsdisziplin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.149-170, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referenz und Prädikation in Nominalsätzen im Deutschen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prädikative Strukturen in Theorie und Text(en).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-03607-7/6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaktisch-grammatische Aspekte von verblosen Sätzen nach dem logisch-semantischen Modelle von J.M.Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hennig, Mathilde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Ellipse. Neue Perspektiven auf ein altes Phänomen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominalsätze am Textanfang. Ein (text-)grammatischer Beitrag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berdychowska, Zofia; Bilut – Homplewicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textlinguistik als Querschnittsdisziplin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-03644-2/13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zum Thema Prädikative Strukturen in Theorie und Text(en). Statt eines Vorworts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Berdychowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prädikative Strukturen in Theorie und Text(en).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibt es unpersönliche verblose Sätze im Deutschen? Afinite unpersönliche Konstruktionen zwischen Subjekts- und Prädikats- Backgrounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Redder, Angelika; Ogawa, Akio; Kameyana, Shinchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unpersönliche Konstruktionen. Prädikatsformen funktional und sprachübergreifend betrachtet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iudicium 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zum Thema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cortès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Marschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cortès Colette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satzeröffnung. Formen, Funktionen, Strategien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bemerkungen zu einem eingliedrigen verblosen Satz in Fontanes Stechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angelika Redder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diskurse und Texte. Festschrift für Konrad Ehlich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.267-278, 2007, 978-3-86057-637-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bemerkungen zu einem eingliedrigen verblosen Satz in Fontanes Stechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Redder, Angelika. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diskurse und Texte. Festschrift für Konrad Ehlich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.267-278, 2007, Stauffenburg Festschriften</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite stylistique des panneaux &amp;quot;régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr; Peter Henninger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A travers champs. Etudes pluridisciplinaires allemandes. Mélanges pour Nicole Fernandez Bravo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.333-347, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Leistung und Funktion von Nominalgruppen in verblosen Äußerungseinheiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Vuillaume; Jean-François Marillier; Irmtraud Behr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studien zur Syntax und Semantik der Nominalgruppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, pp.213-231, 1993, 3-8233-4621-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen, 2025, Bibliothèque de Syntaxe &amp; Sémantique, 16351649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kategorien – Kategorisierung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Berdychowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 2025, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69072-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Trost</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francke et Timme, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirtschaft erzählen. Narrative Formatierungen von Ökonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Ritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Francke et Timme, 2019</w:t>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Plewnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narr Verlag, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Ritte</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prädikative Strukturen in Theorie und Text(en).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Berdychowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-03607-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue, économie, entreprise. Gérer les échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Kern</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Narr Verlag, 2017</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Hentschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2011, 9782878544862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Ausdruck der Person im Deutschen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larrory-Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunhild Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stauffenburg, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01430427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -824,4179 +4067,936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un terrain partagé dans le cadre d’un entretien autobiographique en allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Linguistique et didactique de l’oral spontané en Europe francophone, 89, pp.2007-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15bx8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">„Also für mich war es absolut die Erfüllung meiner Träume, hier zu leben“. HIER im Interview von Anne Betten mit Else Sternberg (1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali. Sezione germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, pp.299-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6093/germanica.v0i33.10749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les supports des messages écrits de la propreté dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, Rôle des supports dans l'interprétation des inscriptions graphiques, pp.109-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les supports des messages écrits de la propreté dans l'espace public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rôle des supports dans l'interprétation des inscriptions graphiques, (4), pp.109-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19079/lde.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein Jahr schriftliche Corona-Kommunikation im öffentlichen Raum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 83, pp.233-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.16824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krise im öffentlichen Raum. Formen und Funktionen kleiner Kommunikationsformate zu Covid-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Liedtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Literaturwissenschaft und Linguistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (3), pp.365-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41244-021-00213-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro : approche grammaticale et énonciative des genres de discours brefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (2), pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-04902003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexicalité linguistique, iconique et matérielle – l’emploi du déictique „hier“ dans quelques panneaux allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (2), pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-04902006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arrivée à New York dans le Roman Kokoschkins Reise, les moyens linguistiques de construction d’une figure spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 Bis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/narratologie.7715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verblose Sätze in fiktionalen Texten : zwischen Statik und Dynamik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift des Verbandes Polnischer Germanisten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4467/23534893ZG.14.020.3157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01431408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grauer endloser Wiesenplan. Verblose Existenzialsätze als textimmanente Markierer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quintin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 27, pp.17-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/cetge.1994.1297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417926v1</w:t>
-              </w:r>
-[...3241 lines deleted...]
-                <w:t xml:space="preserve">hal-05417947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5014,51 +5014,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">øN sur contenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Le bref dans les genres: construire linguistiquement des actes sociaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annabelle Seoane, CREM, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5083,51 +5083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instructions écrites accompagnant le consommateur à l’entrée d’un établissement au temps du COVID-19. 29 octobre 2022. Colloque : L’implication du récepteur dans les énoncés de l’espace public. Organisateurs : Département de Lettres Françaises (Université Aoyama Gakuin) et Société de littérature française d’Aoyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’implication du récepteur dans les énoncés de l’espace public.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5152,51 +5152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funktionen von verblosen Konstruktionen in Fontanes Stechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vielheit und Einheit der Germanistik weltweit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,64 +5253,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre bref. Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank &amp; Timme, 2019, 978-3-7329-0412-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5341,51 +5341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constituants prédicatifs et la diversité des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SLP sur : Les constituants prédicatifs et la diversité des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Paris, tome XIV (nouvelle série), Peeters, Leuven (Belgique), 245 p., 2004, (Mémoires de la Société de linguistique de Paris), 9789042916357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5442,64 +5442,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche grammaticale et énonciative des genres de discours brefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 (2), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5524,64 +5524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier thématique: Approche grammaticale et énonciative des genres de discours brefs. Faits de langue 49.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,90 +5606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de la prédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 204 p., 2005, Aux marges de la prédication, 2-84133-256-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5804,51 +5804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91D87E9D"/>
+    <w:nsid w:val="8B58955E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irmtraud-behr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4222-6441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Berdychowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Trost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ritte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Plewnia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larrory-Wunder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Samson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/germanica.v0i33.10749" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.16824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Liedtke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41244-021-00213-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7715" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23534893ZG.14.020.3157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.1994.1297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ac.cdn-aoyamagakuin.com/wp-content/uploads/2021/07/lif_actes-colloque-genre-bref.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Bouarourou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dannerer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daux-Combaudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06363-9/31" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20740" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04063-0/10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7/6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03644-2/13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cort&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dalmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Marschall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irmtraud-behr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4222-6441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088751v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Berdychowska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Trost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ac.cdn-aoyamagakuin.com/wp-content/uploads/2021/07/lif_actes-colloque-genre-bref.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Bouarourou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dannerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larrory-Wunder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daux-Combaudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06363-9/31" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/20740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04063-0/10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7/6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03644-2/13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cort&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dalmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Marschall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69072-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Ritte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Plewnia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03607-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Samson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/germanica.v0i33.10749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.16824" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Liedtke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41244-021-00213-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7715" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23534893ZG.14.020.3157" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.1994.1297" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>