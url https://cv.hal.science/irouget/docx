--- v1 (2026-03-30)
+++ v2 (2026-04-25)
@@ -1268,177 +1268,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies, and Current Tools</w:t>
+                <w:t xml:space="preserve">Historical Overview of Geoheritage in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Patrick De Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-023-00824-x⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13030069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109737v1</w:t>
+                <w:t xml:space="preserve">hal-04107688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new vampyromorph species from the Middle Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1470,167 +1427,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.e1511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spp2.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Overview of Geoheritage in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies, and Current Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick De Wever</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.69. </w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences13030069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12371-023-00824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107688v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Arm brains’ (axial nerves) of Jurassic coleoids and the evolution of coleoid neuroanatomy</w:t>
               </w:r>
@@ -3512,290 +3512,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomical calibration of the Toarcian Stage: implications for sequence stratigraphy and duration of the early Toarcian OAE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+                <w:t xml:space="preserve">Increasing the number of discrete character states for continuous characters generates well-resolved trees that do not reflect phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Huret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaret Mary Yacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.531-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.10.047⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910756v1</w:t>
+                <w:t xml:space="preserve">hal-03066590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the number of discrete character states for continuous characters generates well-resolved trees that do not reflect phylogeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+                <w:t xml:space="preserve">Astronomical calibration of the Toarcian Stage: implications for sequence stratigraphy and duration of the early Toarcian OAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda A. Hinnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12076⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 386, pp.98-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066590v1</w:t>
+                <w:t xml:space="preserve">hal-00910756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Toarcian (Jurassic) ammonites of the South Riffian ridges (Morocco): systematics and biostratigraphy</w:t>
               </w:r>
@@ -3937,64 +3937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda A. Hinnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6039,338 +6039,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des géoressources à la géodiversité : inventorier et conserver les patrimoines géologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new look at the geology collections of the National museum of natural history - Paris, heritage stones from buildings or sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Noyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CoSavez-Vous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, Apr 2024, Webinaire, France</w:t>
+              <w:t xml:space="preserve">37th International Geological Congress (IGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Geological Sciences (IUGS); Geological Society of Korea; Korea Institute of Geoscience and Mineral Resources; Busan Metropolitan City, Aug 2024, Busan (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855073v1</w:t>
+                <w:t xml:space="preserve">hal-04716202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection des « roches du bâti et des chantiers de construction », une plongée dans les liens entre la société et le Muséum national d'Histoire naturelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des géoressources à la géodiversité : inventorier et conserver les patrimoines géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des collections de Sciences de la Terre et de l'Univers du Muséum - Mines et carrières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MNHN, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire CoSavez-Vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, Apr 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855067v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at the geology collections of the National museum of natural history - Paris, heritage stones from buildings or sites.</w:t>
+                <w:t xml:space="preserve">La collection des « roches du bâti et des chantiers de construction », une plongée dans les liens entre la société et le Muséum national d'Histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Noyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Geological Congress (IGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Geological Sciences (IUGS); Geological Society of Korea; Korea Institute of Geoscience and Mineral Resources; Busan Metropolitan City, Aug 2024, Busan (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">Séminaire des collections de Sciences de la Terre et de l'Univers du Muséum - Mines et carrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MNHN, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716202v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From geoheritage inventory to geoconservation - An exemple from France</w:t>
               </w:r>
@@ -6648,713 +6648,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the geoheritage inventory contribute to the implementation of conservation policy in FRANCE? what is the role for UGGPS?</w:t>
+                <w:t xml:space="preserve">La géodiversité dans les sciences participatives : retour sur les premiers pas du programme Vigie-Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Justice</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th EGN Conference, Nature, Culture and Sustainability in the climate and environmental change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Verbania, Italy</w:t>
+              <w:t xml:space="preserve">XXIXème rencontre Géole de la Société géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764753v1</w:t>
+                <w:t xml:space="preserve">hal-03667332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géodiversité dans les sciences participatives : retour sur les premiers pas du programme Vigie-Terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collections et sites muséographiques dans l’inventaire national du patrimoine géologique : intérêt, état des lieux, lacunes et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthet Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brun Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jouhannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème rencontre Géole de la Société géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bure, France</w:t>
+              <w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667332v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections et sites muséographiques dans l’inventaire national du patrimoine géologique : intérêt, état des lieux, lacunes et perspectives.</w:t>
+                <w:t xml:space="preserve">National inventory of geological heritage in France: methodology, content and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Jouhannel</w:t>
+                <w:t xml:space="preserve">Jacques Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764696v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National inventory of geological heritage in France: methodology, content and uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the geoheritage inventory contribute to the implementation of conservation policy in FRANCE? what is the role for UGGPS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online, Portugal</w:t>
+              <w:t xml:space="preserve">16th EGN Conference, Nature, Culture and Sustainability in the climate and environmental change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Verbania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714159v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the shape of coleoid beaks bear an ecological signal?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of 2D and 3D geometric morphometrics to the study of cephalopod fossil beaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roscian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+                <w:t xml:space="preserve">Royal Mapes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopod International Advisory Council 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Sesimbra, Portugal</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665412v1</w:t>
+                <w:t xml:space="preserve">hal-03837806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of 2D and 3D geometric morphometrics to the study of cephalopod fossil beaks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the shape of coleoid beaks bear an ecological signal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roscian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Royal Mapes</w:t>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cephalopod International Advisory Council 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837806v1</w:t>
+                <w:t xml:space="preserve">hal-03665412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleontological sites in the french national inventory of geoheritage, a first review</w:t>
               </w:r>
@@ -7606,925 +7606,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species of Jurassic Vampyromorph from La Voulte sur Rhône Lagerstätte, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Villier</w:t>
+                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838015v1</w:t>
+                <w:t xml:space="preserve">hal-03714150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">New species of Jurassic Vampyromorph from La Voulte sur Rhône Lagerstätte, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714150v1</w:t>
+                <w:t xml:space="preserve">hal-03838015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fist 3D morphometric analysis to investigate relationship between cephalopod beaks and their ecology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
+                <w:t xml:space="preserve">Intéresser à la géologie à travers les sciences participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Steinhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénaida Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium on Morphometrics and Evolution of Shape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Mini-conf Géole de la Société géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288512v1</w:t>
+                <w:t xml:space="preserve">hal-03615977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of Homo luzonensis: taxon, characters, phylogeny, and island evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gousset</w:t>
+                <w:t xml:space="preserve">Faire appel à la participation citoyenne pour signaler de nouveaux sites d’intérêt géologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Steinhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union des Sciences Préhistoriques et Protohistoriques, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">« Les temps du géopatrimoine », séance thématique de la commission du patrimoine géomporphologique du Comité National Français de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France. pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978614v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptionally preserved soft tissues of Vampyronassa rhodanica provide new insights on the evolution and palaeoecology of vampyroteuthids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fist 3D morphometric analysis to investigate relationship between cephalopod beaks and their ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roscian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting 2021, Palaeontological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th Symposium on Morphometrics and Evolution of Shape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838556v1</w:t>
+                <w:t xml:space="preserve">hal-03288512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géologie et écologie, regards croisés sur le patrimoine naturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic analysis of Homo luzonensis: taxon, characters, phylogeny, and island evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elise Auberger</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Salvador Mijares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 ans de partenariats pour la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMS-Patrimoine naturel, Mar 2019, Paris, France. pp.77</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union des Sciences Préhistoriques et Protohistoriques, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066325v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intéresser à la géologie à travers les sciences participatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géologie et écologie, regards croisés sur le patrimoine naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Auberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-conf Géole de la Société géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10 ans de partenariats pour la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMS-Patrimoine naturel, Mar 2019, Paris, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615977v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire appel à la participation citoyenne pour signaler de nouveaux sites d’intérêt géologique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exceptionally preserved soft tissues of Vampyronassa rhodanica provide new insights on the evolution and palaeoecology of vampyroteuthids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hen-Jan T. Hoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil H Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Les temps du géopatrimoine », séance thématique de la commission du patrimoine géomporphologique du Comité National Français de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France. pp.26-28</w:t>
+              <w:t xml:space="preserve">Annual Meeting 2021, Palaeontological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225321v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of Homo luzonensis: taxon, characters, phylogeny and island evolution</w:t>
               </w:r>
@@ -8536,51 +8536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Salvador Mijares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8742,217 +8742,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on twelve years work on the national geoheritage inventory in France: results and advances for geosite protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Inventaire National du Patrimoine Géologique : de sa conception à son utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X International Online ProGEO Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visioconférence, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire géologie commun au CSRPN et à la CRPG Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bagnères-de-Bigorre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225331v1</w:t>
+                <w:t xml:space="preserve">hal-03615975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Inventaire National du Patrimoine Géologique : de sa conception à son utilisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback on twelve years work on the national geoheritage inventory in France: results and advances for geosite protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire géologie commun au CSRPN et à la CRPG Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bagnères-de-Bigorre, France</w:t>
+              <w:t xml:space="preserve">X International Online ProGEO Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visioconférence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615975v1</w:t>
+                <w:t xml:space="preserve">hal-03225331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie-Terre, un nouveau programme de sciences participatives au service de la géologie et de la géodiversité</w:t>
               </w:r>
@@ -10386,51 +10386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalization of the heritage stones from monuments and buildings sites held in the collection of the National Museum on Natural History - Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10492,273 +10492,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine en chantier : les roches du bâti prennent forme au MNHN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Morand</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371268v1</w:t>
+                <w:t xml:space="preserve">hal-05371229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimoine en chantier : les roches du bâti prennent forme au MNHN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Noyes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371229v1</w:t>
+                <w:t xml:space="preserve">hal-05371268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A National Geological Heritage Inventory as a tool for nature protection policies</w:t>
               </w:r>
@@ -10770,51 +10770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International ProGEO SYmposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11174,243 +11174,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-approach imaging techniques shed new light on Lebanese gladius-bearing coleoids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Piguet-Ruinet</w:t>
+                <w:t xml:space="preserve">Une nouvelle collection de roches au sein de la collection de Géologie Générale du MNHN : Roches du bâti et des chantiers de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Collections de sciences de la Terre - pétrologie, minéralogie, paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838118v1</w:t>
+                <w:t xml:space="preserve">hal-04160100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle collection de roches au sein de la collection de Géologie Générale du MNHN : Roches du bâti et des chantiers de construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
+                <w:t xml:space="preserve">Multi-approach imaging techniques shed new light on Lebanese gladius-bearing coleoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimie Doriath-Döler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Piguet-Ruinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collections de sciences de la Terre - pétrologie, minéralogie, paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France. </w:t>
+              <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160100v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phylogénétique d’Homo luzonensis : taxon, caractères, phylogénie et évolution insulaire</w:t>
               </w:r>
@@ -11422,51 +11422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Salvador Mijares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11507,277 +11507,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhyncholites and Rhynchoteuthis through time: unsuspected disparity and palaeoecological interpretations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+                <w:t xml:space="preserve">Virtual dissection of Vampyroteuthis infernalis provides the first 3-D comparative morphological study between fossil and extant Vampyromorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk-Jan Hoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil H Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cephalopod International Advisory Council 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837994v1</w:t>
+                <w:t xml:space="preserve">hal-03665451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual dissection of Vampyroteuthis infernalis provides the first 3-D comparative morphological study between fossil and extant Vampyromorpha</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henk-Jan Hoving</w:t>
+                <w:t xml:space="preserve">Rhyncholites and Rhynchoteuthis through time: unsuspected disparity and palaeoecological interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil H Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Villier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopod International Advisory Council 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Sesimbra, Portugal</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665451v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude morphométrique 3D d’un des plus vieux becs fossiles de Coléoïdés (Carbonifère inférieur, Oklohoma)</w:t>
               </w:r>
@@ -12739,363 +12739,363 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine géologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Steinhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dewever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t>
+              <w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829914v1</w:t>
+                <w:t xml:space="preserve">hal-04829969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine culturel et patrimoine naturel : quelques repères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick De Wever</w:t>
+                <w:t xml:space="preserve">Le patrimoine géologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
+              <w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGBP, Mémoire hors-série (11), AGBP, pp.416, 2024, 978-2-9550042-2-7</w:t>
+              <w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829901v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences participatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimoine culturel et patrimoine naturel : quelques repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick De Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cornée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t>
+              <w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGBP, Mémoire hors-série (11), AGBP, pp.416, 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829969v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La région de Beynes et son anticlinal: un voyage du Crétacé à l'ère industrielle</w:t>
               </w:r>
@@ -14811,77 +14811,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise géologique sur le Domaine du Bois de Bouis - Vidauban (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15085,51 +15085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mijares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maria Bollati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Monge-Ganuzas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01102-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Maliuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Dziedzic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Marghoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roscian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.57.2.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01160.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Didziokas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Evans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04451-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04490124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquel-Poussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105651" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1511" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13030069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Tischlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fuchs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pohle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-023-00285-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12754" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Guichard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04224-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Uyeno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21595" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil H Landman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12269-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Golikov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Queir&#243;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perales-Raya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Rosas-Luis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1038064" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764901v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Graviou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7607" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Steinhausser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cecca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. Hinnov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mary Yacobucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12076" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTXGHG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Theodor F&#252;rsich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.937204" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2014/0449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n2a2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01188.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.10.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Z3DPZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kruta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouget" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cecca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Landman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Larson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaggagh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.09.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52KD3J5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanabe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragu&#235;ta Bagils" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.12.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJLPKDNM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096881v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neige" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dommergues" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4983.00169" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585323v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585340v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duffaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kabiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le L&#339;uff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01674-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TTHLLPGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nicot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noyes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764753v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Didier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Patrick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665412v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887355v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838223v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978614v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Salvador Mijares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Jan T. Hoving" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615977v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;naida Le Moine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mansilla-Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Detienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225331v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Kermadec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615975v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pazz&#233; L&#233;o" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannnicke Dauphin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976079v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044316v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Monvoisin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coroyer G." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Grosheny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199785v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Snoussi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Doriath-D&#246;ler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piguet-Ruinet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978572v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8860" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh. Mapes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254534v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066307v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manys Pes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066436v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829914v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829901v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829969v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewever" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829954v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838152v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838141v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c102" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185856v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838496v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mijares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maria Bollati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Monge-Ganuzas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01102-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Maliuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Dziedzic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Marghoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roscian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.57.2.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01160.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Didziokas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Evans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04451-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04490124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquel-Poussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105651" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13030069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1511" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Tischlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fuchs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pohle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-023-00285-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12754" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Guichard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04224-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Uyeno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21595" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil H Landman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12269-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Golikov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Queir&#243;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perales-Raya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Rosas-Luis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1038064" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764901v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Graviou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7607" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Steinhausser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cecca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mary Yacobucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTXGHG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. Hinnov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Theodor F&#252;rsich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.937204" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2014/0449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n2a2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01188.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.10.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Z3DPZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kruta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouget" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cecca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Landman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Larson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaggagh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.09.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52KD3J5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanabe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragu&#235;ta Bagils" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.12.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJLPKDNM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096881v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neige" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dommergues" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4983.00169" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585323v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585340v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duffaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kabiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le L&#339;uff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01674-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TTHLLPGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noyes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nicot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764696v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Didier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Patrick" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764753v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887355v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838223v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;naida Le Moine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978614v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Salvador Mijares" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838556v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Jan T. Hoving" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mansilla-Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Detienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Kermadec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pazz&#233; L&#233;o" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannnicke Dauphin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976079v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044316v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Monvoisin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coroyer G." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Grosheny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199785v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Snoussi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371268v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Doriath-D&#246;ler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piguet-Ruinet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978572v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8860" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh. Mapes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254534v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066307v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manys Pes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066436v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewever" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829901v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829954v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838152v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838141v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c102" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185856v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838496v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>