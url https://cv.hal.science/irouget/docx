--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -66,5114 +66,5119 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo luzonensis and the role of homoplasy in the morphology of hominin insular species</w:t>
+                <w:t xml:space="preserve">Synchrotron data reveal nautiloid characters in Pohlsepia mazonensis , refuting a Palaeozoic origin for octobrachians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gousset</w:t>
+                <w:t xml:space="preserve">Thomas Clements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+                <w:t xml:space="preserve">Imran Alexander Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+                <w:t xml:space="preserve">Alan Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Mijares</w:t>
+                <w:t xml:space="preserve">Christian Klug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Détroit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dirk Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 293 (2068), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.70027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.2369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500096v1</w:t>
+                <w:t xml:space="preserve">hal-05607054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoheritage in Southwestern Europe: Advances and Challenges</w:t>
+                <w:t xml:space="preserve">Homo luzonensis and the role of homoplasy in the morphology of hominin insular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Pereira</w:t>
+                <w:t xml:space="preserve">Pierre Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Maria Bollati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manu Monge-Ganuzas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mijares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-025-01102-8⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.70027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142794v1</w:t>
+                <w:t xml:space="preserve">hal-05500096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and elemental composition of the beak in selected cephalopod species: patterns and variability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoheritage in Southwestern Europe: Advances and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsalan Marghoub</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Paulo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Maria Bollati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Monge-Ganuzas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107472⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-025-01102-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293247v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective preservation of coleoid soft tissues in Lebanese Konservat-Lagerstätten</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties and elemental composition of the beak in selected cephalopod species: patterns and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Maliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Dziedzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsalan Marghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Radepont</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13358-025-00398-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.107472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265141v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nautilid beaks: unsuspected disparity and palaeoecological interpretation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective preservation of coleoid soft tissues in Lebanese Konservat-Lagerstätten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Roscian</w:t>
+                <w:t xml:space="preserve">Farid Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Andréoletti</w:t>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Sirot</w:t>
+                <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (2), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18261/let.57.2.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13358-025-00398-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631331v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variation and new morphological characters revealed by multimodal imaging analysis on the Late Cretaceous coleoid, Dorateuthis syriaca</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nautilid beaks: unsuspected disparity and palaeoecological interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Radepont</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roscian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4202/app.01160.2024⟩</w:t>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18261/let.57.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891644v1</w:t>
+                <w:t xml:space="preserve">hal-04631331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of the puncturing abilities of cephalopod beak rostra using engineering tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+                <w:t xml:space="preserve">Intraspecific variation and new morphological characters revealed by multimodal imaging analysis on the Late Cretaceous coleoid, Dorateuthis syriaca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-024-04451-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.607-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.01160.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585110v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first gladius-bearing coleoid cephalopods from the lower Toarcian “Schistes Cartons” Formation of the Causses Basin (southeastern France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A comparative analysis of the puncturing abilities of cephalopod beak rostra using engineering tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Didziokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roscian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.16894⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (6), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-024-04451-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490124v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mature modifications and sexual dimorphism in Turrilitidae (heteromorph ammonites): contribution of remarkable Mariella bergeri specimens (upper Albian, southeastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The first gladius-bearing coleoid cephalopods from the lower Toarcian “Schistes Cartons” Formation of the Causses Basin (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jens Lehmann</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coquel-Poussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kruta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105651⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e16894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206739v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Overview of Geoheritage in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new vampyromorph species from the Middle Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences13030069⟩</w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107688v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new vampyromorph species from the Middle Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Historical Overview of Geoheritage in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick De Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1511⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13030069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147373v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoconservation in France: History, Key Policies, and Current Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoheritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (2), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12371-023-00824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Arm brains’ (axial nerves) of Jurassic coleoids and the evolution of coleoid neuroanatomy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dirk Fuchs</w:t>
+                <w:t xml:space="preserve">Mature modifications and sexual dimorphism in Turrilitidae (heteromorph ammonites): contribution of remarkable Mariella bergeri specimens (upper Albian, southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Pohle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jens Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 142 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.105651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13358-023-00285-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374384v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20‐million‐year Early Jurassic cyclostratigraphic record and its implications for the chaotic inner Solar System and sea‐level changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Arm brains’ (axial nerves) of Jurassic coleoids and the evolution of coleoid neuroanatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
+                <w:t xml:space="preserve">René Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slah Boulila</w:t>
+                <w:t xml:space="preserve">Helmut Tischlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Galbrun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvia Gardin</w:t>
+                <w:t xml:space="preserve">Alexander Pohle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12754⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13358-023-00285-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977749v1</w:t>
+                <w:t xml:space="preserve">hal-04374384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of the buccal mass in Sepia officinalis: functional changes throughout ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170 (7), pp.82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-023-04224-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative anatomy and functional implications of variation in the buccal mass in coleoid cephalopods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
+                <w:t xml:space="preserve">A 20‐million‐year Early Jurassic cyclostratigraphic record and its implications for the chaotic inner Solar System and sea‐level changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Uyeno</w:t>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Adriaens</w:t>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmor.21595⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109744v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plus belle histoire des amalthéidés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative anatomy and functional implications of variation in the buccal mass in coleoid cephalopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roscian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Uyeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Adriaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284 (6), pp.e21595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmor.21595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838517v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptional soft-tissue preservation of Jurassic Vampyronassa rhodanica provides new insights on the evolution and palaeoecology of vampyroteuthids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil H Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-12269-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of cephalopod beaks as a research tool: An update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Xavier</w:t>
+                <w:t xml:space="preserve">Every hooked beak is maintained by a prey: ecological signal in cephalopod beak shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roscian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zaharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Golikov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rigoberto Rosas-Luis</w:t>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1038064⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.2015-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887308v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every hooked beak is maintained by a prey: ecological signal in cephalopod beak shape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plus belle histoire des amalthéidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.43-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683030v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un déroulement inattendu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The significance of cephalopod beaks as a research tool: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Golikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Graviou</w:t>
+                <w:t xml:space="preserve">José Queirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalina Perales-Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Rosas-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1038064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764901v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater photogrammetry for close‐range 3D imaging of dry‐sensitive objects: The case study of cephalopod beaks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un déroulement inattendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.92-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222274v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inventaire national du patrimoine géologique : un outil au service de la protection de la nature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+                <w:t xml:space="preserve">Underwater photogrammetry for close‐range 3D imaging of dry‐sensitive objects: The case study of cephalopod beaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roscian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Arnaud Delapré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick de Wever</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.7730-7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120787v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cimetière des ammonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myette Guiomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigie-Terre, les sciences participatives au service de la géologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">L’inventaire national du patrimoine géologique : un outil au service de la protection de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 155</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615945v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of Hildoceratidae (Cephalopoda, Ammonitida) resolved by an integrated coding scheme of the conch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vigie-Terre, les sciences participatives au service de la géologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Steinhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066569v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic Data Analyzed As Such in Phylogenies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The phylogeny of Hildoceratidae (Cephalopoda, Ammonitida) resolved by an integrated coding scheme of the conch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cecca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw052⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469189v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ontogenetic Data Analyzed As Such in Phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396856v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the number of discrete character states for continuous characters generates well-resolved trees that do not reflect phylogeny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12076⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03066590v1</w:t>
+                <w:t xml:space="preserve">hal-01396856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomical calibration of the Toarcian Stage: implications for sequence stratigraphy and duration of the early Toarcian OAE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilia Huret</w:t>
+                <w:t xml:space="preserve">Increasing the number of discrete character states for continuous characters generates well-resolved trees that do not reflect phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda A. Hinnov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaret Mary Yacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 386, pp.98-111. </w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.531-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.10.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910756v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Toarcian (Jurassic) ammonites of the South Riffian ridges (Morocco): systematics and biostratigraphy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Astronomical calibration of the Toarcian Stage: implications for sequence stratigraphy and duration of the early Toarcian OAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda A. Hinnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2014.937204⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 386, pp.98-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066581v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot; Astronomical calibration of the Toarcian Stage: Implication for sequence stratigraphy and duration of the early Toarcian OAE&amp;quot; (Earth Planet. Sci. Lett. 386 (2014) 98-111)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lower Toarcian (Jurassic) ammonites of the South Riffian ridges (Morocco): systematics and biostratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Theodor Fürsich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.471-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2014.937204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.09.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01406499v1</w:t>
+                <w:t xml:space="preserve">hal-03066581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladistics in ammonoids: back to the future</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot; Astronomical calibration of the Toarcian Stage: Implication for sequence stratigraphy and duration of the early Toarcian OAE&amp;quot; (Earth Planet. Sci. Lett. 386 (2014) 98-111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda A. Hinnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2014/0449⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406, pp.247-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066585v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pliensbachian (Early Jurassic) ammonites from Lac de Charmes (Haute-Marne, France): Systematic, biostratigraphy and palaeobiogeography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cladistics in ammonoids: back to the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cecca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/g2013n2a2⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 274 (2), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2014/0449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585221v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radula of the Late Cretaceous scaphitid ammonite Rhaeboceras halli (Meek and Hayden, 1856)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Late Pliensbachian (Early Jurassic) ammonites from Lac de Charmes (Haute-Marne, France): Systematic, biostratigraphy and palaeobiogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cecca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.309-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2013n2a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2012.01188.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04585231v1</w:t>
+                <w:t xml:space="preserve">hal-04585221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword for the thematic volume of the 8ISCPP. Recent advances in present and past cephalopod studies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The radula of the Late Cretaceous scaphitid ammonite Rhaeboceras halli (Meek and Hayden, 1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2012.01188.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678152v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability structures, synsedimentary faults and turbidites, witnesses of a Liassic seismotectonic activity in the Dauphiné Zone (French Alps): A case example in the Lower Pliensbachian at Saint-Michel-en-Beaumont</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword for the thematic volume of the 8ISCPP. Recent advances in present and past cephalopod studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00577743v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ammonites in the Mesozoic food web revealed by jaw preservation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instability structures, synsedimentary faults and turbidites, witnesses of a Liassic seismotectonic activity in the Dauphiné Zone (French Alps): A case example in the Lower Pliensbachian at Saint-Michel-en-Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kruta</w:t>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Landman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.344-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2010.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628581v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jaw apparatus of the Late Cretaceous ammonite Didymoceras.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">The role of ammonites in the Mesozoic food web revealed by jaw preservation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. H. Landman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">N. Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.L. Larson</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 84 (3), pp.556-560</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551550v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostratigraphic distribution of ammonites and calpionellids in the Tithonian of the Internal Prerif (Msila area, Morocco).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">The jaw apparatus of the Late Cretaceous ammonite Didymoceras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. H. Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Rouget</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Larson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 84 (2), pp.301-315</w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (3), pp.556-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551253v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ammonoïdes (Mollusca, Cephalopoda) : avancées et contributions récentes à la paléobiologie évolutive.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+                <w:t xml:space="preserve">Biostratigraphic distribution of ammonites and calpionellids in the Tithonian of the Internal Prerif (Msila area, Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaggagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (2), pp.301-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00367182v1</w:t>
+                <w:t xml:space="preserve">hal-00551253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptychi microstructure in Late Cretaceous Ancyloceratina (Ammonoidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. H. Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cecca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lethaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.312-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5192,728 +5197,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal information, fossil record and phylogeny.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Ammonoïdes (Mollusca, Cephalopoda) : avancées et contributions récentes à la paléobiologie évolutive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lelièvre</w:t>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zaraguëta Bagils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Rouget</w:t>
+                <w:t xml:space="preserve">Sylvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (1), pp.27-36. </w:t>
+              <w:t xml:space="preserve">, 2009, 8 (2-3), pp.167-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2007.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410646v1</w:t>
+                <w:t xml:space="preserve">hal-00367182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anagenetic evolution of the Early Tithonian Ammonite genus Semiformiceras tested with cladistic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Temporal information, fossil record and phylogeny.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zaraguëta Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2007.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096881v1</w:t>
+                <w:t xml:space="preserve">hal-00410646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendencies in paleontological practice when defining species, and consequences on biodiversity studies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Anagenetic evolution of the Early Tithonian Ammonite genus Semiformiceras tested with cladistic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33(12), pp.969-972</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49, pp.1069-1080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069307v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse phylogénétique chez les ammonites : état des lieux et perspectives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Tendencies in paleontological practice when defining species, and consequences on biodiversity studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Neige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Dommergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 175(5), pp.507-512</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33(12), pp.969-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069208v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic Ammonoid Shell Features: Intraspecific Variation Revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neige</w:t>
+                <w:t xml:space="preserve">L'analyse phylogénétique chez les ammonites : état des lieux et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dommergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175(5), pp.507-512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585349v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ammonites du Toarcien de Chantonnay (Vendée, France) : analyse paléontologique, biostratigraphie et réflexion sur les Hildoceratinae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Embryonic Ammonoid Shell Features: Intraspecific Variation Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1475-4983.00169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585323v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ammonites du Toarcien de Chantonnay (Vendée, France) : analyse paléontologique, biostratigraphie et réflexion sur les Hildoceratinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (4), pp.765-784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évolution paléoenvironnementale des faunes de poissons du Crétacé supérieur du bassin du Tafilalt et des régions avoisinantes (Sud-Est du Maroc) : implications paléobiogéographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Kabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Lœuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 333 (10), pp.677-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01674-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5923,4433 +6057,4433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des inventaires de biodiversité et de géodiversité dans les politiques publiques : vers une approche plus intégrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Géodiversité et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne; Géoparc mondial UNESCO du Chablais, Feb 2025, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at the geology collections of the National museum of natural history - Paris, heritage stones from buildings or sites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Des géoressources à la géodiversité : inventorier et conserver les patrimoines géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Geological Congress (IGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Geological Sciences (IUGS); Geological Society of Korea; Korea Institute of Geoscience and Mineral Resources; Busan Metropolitan City, Aug 2024, Busan (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">Séminaire CoSavez-Vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, Apr 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716202v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des géoressources à la géodiversité : inventorier et conserver les patrimoines géologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La collection des « roches du bâti et des chantiers de construction », une plongée dans les liens entre la société et le Muséum national d'Histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CoSavez-Vous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, Apr 2024, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Séminaire des collections de Sciences de la Terre et de l'Univers du Muséum - Mines et carrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MNHN, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855073v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection des « roches du bâti et des chantiers de construction », une plongée dans les liens entre la société et le Muséum national d'Histoire naturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A new look at the geology collections of the National museum of natural history - Paris, heritage stones from buildings or sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Noyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des collections de Sciences de la Terre et de l'Univers du Muséum - Mines et carrières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MNHN, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">37th International Geological Congress (IGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Geological Sciences (IUGS); Geological Society of Korea; Korea Institute of Geoscience and Mineral Resources; Busan Metropolitan City, Aug 2024, Busan (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855067v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From geoheritage inventory to geoconservation - An exemple from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services provided by Geodiversity in the Mediterranean Region: helping communities to address the environmental crisis and societal needs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ProGeo, Nov 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une brève histoire de l'inventaire national du patrimoine géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée du Patrimoine géologique d'Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRIEAT et CRPG Ile de France, Nov 2024, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When citizens contribute to the discovery of geosites and to geoconservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Geological Congress (IGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Geological Sciences (IUGS); Geological Society of Korea; Korea Institute of Geoscience and Mineral Resources; Busan Metropolitan City, Aug 2024, Busan (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géodiversité dans les sciences participatives : retour sur les premiers pas du programme Vigie-Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème rencontre Géole de la Société géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections et sites muséographiques dans l’inventaire national du patrimoine géologique : intérêt, état des lieux, lacunes et perspectives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">National inventory of geological heritage in France: methodology, content and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Jouhannel</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764696v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National inventory of geological heritage in France: methodology, content and uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les collections et sites muséographiques dans l’inventaire national du patrimoine géologique : intérêt, état des lieux, lacunes et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthet Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brun Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jouhannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online, Portugal</w:t>
+              <w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714159v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the geoheritage inventory contribute to the implementation of conservation policy in FRANCE? what is the role for UGGPS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Justice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th EGN Conference, Nature, Culture and Sustainability in the climate and environmental change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Verbania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 2D and 3D geometric morphometrics to the study of cephalopod fossil beaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roscian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Mapes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the shape of coleoid beaks bear an ecological signal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roscian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod International Advisory Council 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleontological sites in the french national inventory of geoheritage, a first review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Palaeontological Congress (IPC6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeontological heritage: A journey through the history of life on Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGS 60th anniversary : the First 100 IUGS Geological Heritage Sites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Zumaia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy and morphology of the Nautilus feeding system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod International Advisory Council 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New species of Jurassic Vampyromorph from La Voulte sur Rhône Lagerstätte, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéresser à la géologie à travers les sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénaida Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-conf Géole de la Société géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire appel à la participation citoyenne pour signaler de nouveaux sites d’intérêt géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les temps du géopatrimoine », séance thématique de la commission du patrimoine géomporphologique du Comité National Français de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Visioconférence, France. pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fist 3D morphometric analysis to investigate relationship between cephalopod beaks and their ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roscian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium on Morphometrics and Evolution of Shape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of Homo luzonensis: taxon, characters, phylogeny, and island evolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exceptionally preserved soft tissues of Vampyronassa rhodanica provide new insights on the evolution and palaeoecology of vampyroteuthids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hen-Jan T. Hoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil H Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union des Sciences Préhistoriques et Protohistoriques, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting 2021, Palaeontological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978614v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géologie et écologie, regards croisés sur le patrimoine naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Auberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans de partenariats pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMS-Patrimoine naturel, Mar 2019, Paris, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptionally preserved soft tissues of Vampyronassa rhodanica provide new insights on the evolution and palaeoecology of vampyroteuthids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic analysis of Homo luzonensis: taxon, characters, phylogeny, and island evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Salvador Mijares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting 2021, Palaeontological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union des Sciences Préhistoriques et Protohistoriques, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838556v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of Homo luzonensis: taxon, characters, phylogeny and island evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Salvador Mijares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th annual Meeting of the European Society for the Study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the Study of Human Evolution, Sep 2021, En ligne, France. pp.188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48738/2021.iss1.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A citizen science program to report fresh outcrops: a new tool to appropriate geological heritage in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Mansilla-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International ProGEO online Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Segovia, Spain. pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inventaire National du Patrimoine Géologique : de sa conception à son utilisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire géologie commun au CSRPN et à la CRPG Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bagnères-de-Bigorre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on twelve years work on the national geoheritage inventory in France: results and advances for geosite protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X International Online ProGEO Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Visioconférence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie-Terre, un nouveau programme de sciences participatives au service de la géologie et de la géodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Mansilla-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie - Terre, un programme de sciences participatives au service de la géologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e édition des Rencontres naturalistes d’Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on extraire un signal sclérochronologique des mâchoires d’ammonites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pazzé Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannnicke Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés annuel de l'association paléontologique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nautile : évolution du bec d’un fossile vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association paléontologique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire National du Patrimoine géologique : quelles évolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le patrimoine géologique, de l’inventaire à la valorisation », réunion spécialisée de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vernet-Chaméane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire vivre l'inventaire, l'accompagner par une action participative : Vigie Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontres entre Amateurs et Professionnels en Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FFAMP, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cephalopods from La Voulte-sur-Rhône: a glimpse on diversity of Jurassic Vampyropoda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Inside out exceptionally preserved Jurassic cephalopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044316v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside out exceptionally preserved Jurassic cephalopods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cephalopods from La Voulte-sur-Rhône: a glimpse on diversity of Jurassic Vampyropoda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044301v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray tomography contribution to the palaeobiology of Upper Cretaceous planktonic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coroyer G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Grosheny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inventaire national du patrimoine géologique : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INPG 2018 Chambéry, 10 ans d’inventaire national du patrimoine géologique : bilan, usages, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inventaire national du patrimoine géologique : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Kermadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société géologique de France, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées récentes et perspectives en paléontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Sciences et matériaux anciens », préfiguration du colloque international « Frontières des matériaux anciens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Sciences, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic practices among scholars of fossil cephalopods, with special reference to cladistics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium Cephalopods - Present and Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Fayetteville, United States. pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10359,2144 +10493,2144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization of the heritage stones from monuments and buildings sites held in the collection of the National Museum on Natural History - Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Patrimoine en chantier : les roches du bâti prennent forme au MNHN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Noyes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. 2025</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371188v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine en chantier : les roches du bâti prennent forme au MNHN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A National Geological Heritage Inventory as a tool for nature protection policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Noyes</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XII International ProGEO SYmposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371268v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A National Geological Heritage Inventory as a tool for nature protection policies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Digitalization of the heritage stones from monuments and buildings sites held in the collection of the National Museum on Natural History - Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International ProGEO SYmposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tulcea, Romania</w:t>
+              <w:t xml:space="preserve">15th International Congress on the Deterioration and Conservation of Stone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371205v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratotypes: a collection of books to promote a unique geological heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International ProGEO SYmposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoheritage and geoconservation in SW Europe: achievements and challenges in France, Italy, Portugal and Spain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of coleoid neuroanatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Tischlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pohle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI th International ProGEO Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Charnwood Forest Geopark, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Palaeontological Association 67th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambrigde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374270v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of coleoid neuroanatomy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoheritage and geoconservation in SW Europe: achievements and challenges in France, Italy, Portugal and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Maria Bollati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Monge-Ganuzas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Palaeontological Association 67th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambrigde, United Kingdom</w:t>
+              <w:t xml:space="preserve">XI th International ProGEO Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Charnwood Forest Geopark, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795254v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle collection de roches au sein de la collection de Géologie Générale du MNHN : Roches du bâti et des chantiers de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collections de sciences de la Terre - pétrologie, minéralogie, paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-approach imaging techniques shed new light on Lebanese gladius-bearing coleoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimie Doriath-Döler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piguet-Ruinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phylogénétique d’Homo luzonensis : taxon, caractères, phylogénie et évolution insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Salvador Mijares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1847èmes journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, En ligne, France. , Bulletins et Mémoires de la Société d'Anthropologie de Paris, 34 ((S)), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.8860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual dissection of Vampyroteuthis infernalis provides the first 3-D comparative morphological study between fossil and extant Vampyromorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk-Jan Hoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil H Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod International Advisory Council 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhyncholites and Rhynchoteuthis through time: unsuspected disparity and palaeoecological interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil H Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Cephalopods Present and Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude morphométrique 3D d’un des plus vieux becs fossiles de Coléoïdés (Carbonifère inférieur, Oklohoma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roscian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh. Mapes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'APF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie Terre - Un programme de sciences participatives sur la diversité géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VigieTerre : un outil participatif pour améliorer notre connaissance de la géodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manys Pes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès APF 2019, 25 ans de la réserve naturelle de Sainte-Victoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLAS 3D: a bridge project between research and teaching in palaeontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sclerochronological study on ammonoid jaws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pazzé Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannnicke Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GSA Annual Meeting in Indianapolis, Indiana, USA - 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066501v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sclerochronological study on ammonoid jaws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ATLAS 3D: a bridge project between research and teaching in palaeontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannnicke Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting in Indianapolis, Indiana, USA - 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319175v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading the age of an ammonite from its jaws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pazzé Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12506,222 +12640,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balade géologique à Brunoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotope editions; MNHN, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans d’inventaire national du patrimoine géologique. Bilan, usages et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17, pp.208, 2021, Mémoires hors série de la Société géologique de France, 978-2-85363-104-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12731,1336 +12865,1336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dewever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine culturel et patrimoine naturel : quelques repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick De Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGBP, Mémoire hors-série (11), AGBP, pp.416, 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La région de Beynes et son anticlinal: un voyage du Crétacé à l'ère industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thibieroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections publiques au service des citoyens et des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), 416 p., 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Inventaire National du Patrimoine Géologique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Géologues du Bassin Parisien, Paris, Mémoire Hors-série (11), 416 p, 2024, 978-2-9550042-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géodiversité et patrimoine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Vigie-Terre : quand citoyens et chercheurs s'associent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Steinhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre, le vivant, les humains, Petites et grandes découvertes de l'histoire naturelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.34-35, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838170v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigie-Terre : quand citoyens et chercheurs s'associent !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Géodiversité et patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Denis Vigne; Bruno David. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Terre, le vivant, les humains, Petites et grandes découvertes de l'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Découverte, Muséum national d’histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.372-373, 2022, 978-2348075650</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838152v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopatrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32-33, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dernier repas d'une ammonite révélé par les rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP sciences, pp.214-215, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la géodiversité guide la biodiversité : apport de l’Inventaire National du Patrimoine Géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans d’inventaire national du patrimoine géologique (INPG). Bilan, usages et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.208, 2021, Mémoires hors série de la Société géologique de France, 978-2-85363-104-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary trends within Jurassic ammonoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Springer Netherlands, pp.51-66, 2015, Topics in Geobiology, 978-94-017-9632-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14070,349 +14204,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phylogénie : Regards des paléontologues sur les avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.18-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14422,523 +14556,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Anheim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Anheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Saffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04795791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise géologique sur le Domaine du Bois de Bouis - Vidauban (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Egoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN); CR2P; Fondation d'Entreprise du Golf de Vidauban pour l'environnement. 2019, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04260443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId359"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15085,51 +15219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mijares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maria Bollati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Monge-Ganuzas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01102-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Maliuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Dziedzic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Marghoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roscian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.57.2.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01160.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Didziokas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Evans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04451-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04490124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquel-Poussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105651" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13030069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1511" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Tischlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fuchs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pohle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-023-00285-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12754" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Guichard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04224-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Uyeno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21595" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil H Landman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12269-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Golikov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Queir&#243;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perales-Raya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Rosas-Luis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1038064" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764901v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Graviou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7607" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Steinhausser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cecca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mary Yacobucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTXGHG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. Hinnov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Theodor F&#252;rsich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.937204" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2014/0449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n2a2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01188.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.10.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Z3DPZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kruta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouget" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cecca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Landman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Larson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaggagh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.09.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52KD3J5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanabe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragu&#235;ta Bagils" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.12.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJLPKDNM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096881v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neige" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dommergues" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4983.00169" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585323v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585340v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duffaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kabiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le L&#339;uff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01674-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TTHLLPGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noyes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nicot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764696v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Didier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Patrick" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764753v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887355v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838223v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;naida Le Moine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978614v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Salvador Mijares" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838556v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Jan T. Hoving" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mansilla-Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Detienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Kermadec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pazz&#233; L&#233;o" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannnicke Dauphin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976079v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044316v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Monvoisin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coroyer G." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Grosheny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199785v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Snoussi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371268v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Doriath-D&#246;ler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piguet-Ruinet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978572v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8860" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh. Mapes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254534v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066307v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manys Pes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066436v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewever" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829901v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829954v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838152v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838141v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c102" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185856v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838496v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clements" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Alexander Rahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Spencer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fuchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mijares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maria Bollati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Monge-Ganuzas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01102-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Maliuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Dziedzic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Marghoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107472" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roscian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sirot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.57.2.2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01160.2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Didziokas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Evans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04451-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04490124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquel-Poussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16894" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13030069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105651" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Tischlinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pohle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-023-00285-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Guichard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04224-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12754" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Uyeno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21595" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil H Landman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12269-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Golikov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Queir&#243;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perales-Raya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Rosas-Luis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1038064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Graviou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7607" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Steinhausser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cecca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12151" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw052" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mary Yacobucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12076" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTXGHG6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. Hinnov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Theodor F&#252;rsich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.937204" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2014/0449" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n2a2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01188.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.10.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Z3DPZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kruta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cecca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Landman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Larson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaggagh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanabe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.09.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52KD3J5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragu&#235;ta Bagils" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.12.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJLPKDNM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neige" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069208v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dommergues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585349v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4983.00169" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duffaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kabiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le L&#339;uff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01674-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TTHLLPGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nicot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noyes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855062v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corn&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Didier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Patrick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Justice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837806v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887355v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838015v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;naida Le Moine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Jan T. Hoving" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978614v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Salvador Mijares" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979845v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288545v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mansilla-Sanchez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Detienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615975v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Kermadec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588279v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288622v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pazz&#233; L&#233;o" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannnicke Dauphin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976079v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066285v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Monvoisin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066608v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coroyer G." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Grosheny" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066176v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066515v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199785v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moyne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371205v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371188v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Snoussi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371200v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795254v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374270v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160100v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838118v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Doriath-D&#246;ler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piguet-Ruinet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8860" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665451v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837994v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611647v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh. Mapes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254534v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manys Pes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319175v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066436v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426089v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611888v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829969v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewever" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829901v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829954v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838141v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c102" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611863v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185856v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838496v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>