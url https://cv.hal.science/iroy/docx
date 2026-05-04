--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -1252,208 +1252,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjectives in an adjective-deficient language: Wolof</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues with Adjectives and Nouns in Predication and Modification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Syntax of Predication and Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nihon University, Nov 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493645v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05493628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjectives in an adjective-deficient language: Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Acedo-Matellán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Syntax of Predication and Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nihon University, Nov 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjectives in an adjective-deficient language: Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Acedo-Matellán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1843,50 +1843,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production mismatches in the development of recursion in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Mccune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recursion Across Languages: The Intricacies of Babel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, U. Bucharest &amp; UMass Amherts, Jun 2021, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inverse copular sentences in Bambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1895,152 +1990,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress on African Linguistics (WOCAL 10).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, U. Leiden, 2021, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493707v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04374738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted Copular Sentences in Bambara</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical ontology: verbal and non-verbal predication and the grammatical - conceptual divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2354,64 +2354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of Merge and Recursion in the transition from single words to sentences. Tracking syntactic complexity in early child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max Planck Institute colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2669,64 +2669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of syntactic complexity in early child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium Université de Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2833,64 +2833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of Merge and recursion in early child language. On the functional/lexical divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Emergence of Features</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2909,273 +2909,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aspects of the syntax of 'ce' in French copular sentences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ur Shlonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Days of Swiss Linguistics / 9eme Journées de Linguistique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2016, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grammatical and conceptual knowledge of dispositions in the interpretation of -er nominals : Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudha Arunachalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Morphological, Syntactic and Semantic Aspects of Dispositions, University of Stuttgart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to combine words: The development of children’s use of the grammatical operation Merge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Behavioural Development (ISSBD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3213,64 +3213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Merge and recursion as generative processes in early child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research on Child Development Biennal Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3308,64 +3308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measure of syntactic complexity in early child productions : maximal syntactic depth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TbiLLC 2015 : Eleventh International Tbilissi Symposium on Language, Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3384,666 +3384,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On predicative copular sentences, event interpretation and (the absence of) agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ur Shlonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Copulas Across Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Greenwich, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reference to dispositions in the interpretation of -er nominals : Experimental evidence from adults and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saveria Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudha Arunachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the Morphological, Syntactic and Semantic Aspects of Dispositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the development of Merge and recursion in the transition from single words to sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Generative Approaches to Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the readings of French être en train de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Romance 2013, 27th Symposium on Romance Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Amsterdam, Netherlands. pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">On predicative copular sentences, event interpretation and (the absence of) agreement</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects of the syntax of 'ce' in French copular sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ur Shlonsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Copulas Across Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Greenwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">, University of Greenwich, Jun 2015, Greenwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Roy</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of Merge and recursion in the transition from single words to sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget Copley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sudha Arunachalam</w:t>
+                <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Morphological, Syntactic and Semantic Aspects of Dispositions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">12th Generative Approaches to Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measure of syntactic complexity in early child productions : maximal syntactic depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Hard sentences: how to measure syntactic complexity?" - Societá di Linguistica Italiana, annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Valette Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658015v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01199657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms d'humains dérivés de participes : dérivés nominaux en -ant et -é/i/u.</w:t>
               </w:r>
@@ -4193,51 +4193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the readings of French être en train de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4370,51 +4370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the readings of French 'être en train de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Romance - 27th Symposium of Romance Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4452,77 +4452,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of structural information in eliciting the 'agent' meaning with -er nominals : Experimental evidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudha Arunachalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th workshop on nominalizations (JeNom 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5364,51 +5364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the readings of French &amp;quot;être en train de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5765,122 +5765,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grammar of ‘Unanalyzable’ Sentences in Early Child Language Production: Production Mismatches in the Development of Recursion in English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The grammar of ‘unanalyzable’ sentences in early child language production: Production mismatches in the development of Recursion in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recursion Across Languages - The Intricacies of Babel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2026, 978-3-032-03572-1</w:t>
+              <w:t xml:space="preserve">, Springer, In press, 978-3-032-03572-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547939v1</w:t>
+                <w:t xml:space="preserve">hal-04455697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's in a copula? —On the lightness of being</w:t>
               </w:r>
@@ -5944,51 +5944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le monde, parler le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6039,51 +6039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual ontology across the grammatical / conceptual divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">For Hagit: A Celebration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Queen Mary Working Papers in Linguistics 47, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7141,64 +7141,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of Merge and recursion in the transition from single words to sentences. Tracking the development of syntactic complexity in early child language.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7505,77 +7505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical and conceptual knowledge of dispositions in the interpretation of -er nominals : Experimental evidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudha Arunachalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Workshop on the Morphological, Syntactic and Semantic Aspects of Dispositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Stuttgart, Germany. pp.92-106, 2016, Proceedings of the Workshop on the Morphological, Syntactic and Semantic Aspects of Dispositions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7876,51 +7876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-linguistics-011724-121505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Borer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acedo-Matell&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04002886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Sangare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Copley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Mccune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04002828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur Shlonsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Arunachalam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Svenonius" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnaea Stockall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Marti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouwayda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boneh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harbour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.boneh.2022.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Iordachioaia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Takamine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.17roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865544.003.0013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordachioaia Gianina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723654v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01336077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-linguistics-011724-121505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Borer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acedo-Matell&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04002886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Sangare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Copley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Mccune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04002828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur Shlonsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Arunachalam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Svenonius" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnaea Stockall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Marti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouwayda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boneh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harbour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.boneh.2022.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Iordachioaia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Takamine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.17roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865544.003.0013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordachioaia Gianina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723654v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01336077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>