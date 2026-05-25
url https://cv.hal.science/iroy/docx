--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -931,178 +931,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Predicate Nominals in Eventive Copular Sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Basque Linguistics and Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.213-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le nom de l'adjectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34, pp.99-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841853v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00841858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicate Nominals in Eventive Predication</w:t>
               </w:r>
@@ -1252,398 +1252,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues with Adjectives and Nouns in Predication and Modification.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjectives in an adjective-deficient language: Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Acedo-Matellán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Morphology Meeting, Workshop on Adjectives, categorization and argument structure.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna University, 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjectives in an adjective-deficient language: Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Acedo-Matellán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Syntax of Predication and Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nihon University, Nov 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Acedo-Matellán</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05493645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issues with Adjectives and Nouns in Predication and Modification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Syntax of Predication and Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nihon University, Nov 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predication, Specification, Equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Morphology Meeting, Workshop on Adjectives, categorization and argument structure.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vienna University, 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du Centre Atlantique de Philosophie (CAPhi) (invitation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predication, Specification, Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Linguistics Seminar (invitation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University, 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513676v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05513675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Sentences</w:t>
               </w:r>
@@ -1843,204 +1843,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inverse copular sentences in Bambara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siaka Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th World Congress on African Linguistics (WOCAL 10).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, U. Leiden, 2021, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production mismatches in the development of recursion in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recursion Across Languages: The Intricacies of Babel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, U. Bucharest &amp; UMass Amherts, Jun 2021, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374738v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05493707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted Copular Sentences in Bambara</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical ontology: verbal and non-verbal predication and the grammatical - conceptual divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2354,64 +2354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of Merge and Recursion in the transition from single words to sentences. Tracking syntactic complexity in early child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max Planck Institute colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2669,64 +2669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of syntactic complexity in early child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium Université de Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2833,64 +2833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of Merge and recursion in early child language. On the functional/lexical divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Emergence of Features</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2997,51 +2997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical and conceptual knowledge of dispositions in the interpretation of -er nominals : Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,64 +3118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to combine words: The development of children’s use of the grammatical operation Merge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Behavioural Development (ISSBD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3213,64 +3213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Merge and recursion as generative processes in early child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research on Child Development Biennal Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3308,64 +3308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measure of syntactic complexity in early child productions : maximal syntactic depth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TbiLLC 2015 : Eleventh International Tbilissi Symposium on Language, Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3384,50 +3384,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the development of Merge and recursion in the transition from single words to sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Mccune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Generative Approaches to Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deriving the readings of French être en train de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Going Romance 2013, 27th Symposium on Romance Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Amsterdam, Netherlands. pp.103-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On predicative copular sentences, event interpretation and (the absence of) agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3436,100 +3613,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Copulas Across Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Greenwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference to dispositions in the interpretation of -er nominals : Experimental evidence from adults and children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,506 +3721,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Morphological, Syntactic and Semantic Aspects of Dispositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects of the syntax of 'ce' in French copular sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ur Shlonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Copulas Across Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Greenwich, Jun 2015, Greenwich, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A measure of syntactic complexity in early child productions : maximal syntactic depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Mccune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Hard sentences: how to measure syntactic complexity?" - Societá di Linguistica Italiana, annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Valette Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of Merge and recursion in the transition from single words to sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Generative Approaches to Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Université de Nantes, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01199657v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01658015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms d'humains dérivés de participes : dérivés nominaux en -ant et -é/i/u.</w:t>
               </w:r>
@@ -4105,50 +4105,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les propriétés d’événement interne des noms en -er.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JET Noms d’humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Starsbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N-ways of being event related</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4157,264 +4239,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JeNom 5 - 5e Journées d’Etude sur les Nominalisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the readings of French être en train de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Tbilisi Symposium on Language, Logic and Computation, Workshop on Aspect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Gudauri, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the readings of French 'être en train de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Romance - 27th Symposium of Romance Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4433,260 +4433,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Event-related Nominals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Plurals and Nominalizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of structural information in eliciting the 'agent' meaning with -er nominals : Experimental evidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudha Arunachalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th workshop on nominalizations (JeNom 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Name of the adjective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the syntax and the semantics of Nounhood and Adjectivehoo. Barcelona UAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5364,51 +5364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the readings of French &amp;quot;être en train de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5508,177 +5508,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Categorization and Category Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianina Iordachioaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Takamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.193, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonverbal Predication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, pp.212, 2013, Oxford Studies in Theoretical Linguistics, 978-0-19-954354-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838134v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01058028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominalizations</w:t>
               </w:r>
@@ -5784,64 +5784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grammar of ‘unanalyzable’ sentences in early child language production: Production mismatches in the development of Recursion in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recursion Across Languages - The Intricacies of Babel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press, 978-3-032-03572-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5944,51 +5944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le monde, parler le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6039,51 +6039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual ontology across the grammatical / conceptual divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">For Hagit: A Celebration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Queen Mary Working Papers in Linguistics 47, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6348,50 +6348,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structuring the Argument : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Bachrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnaea Stockall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structuring the Argument : Multidisciplinary Research on Verb Argument Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, 2014, Language Faculty and Beyond</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les noms d’humains dérivés de participes: nominalisations en –ant et é/i/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6400,152 +6495,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3197 - 3208, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371056v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01095612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event related nominalizations</w:t>
               </w:r>
@@ -6626,51 +6626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Part I; Introduction: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Takamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordachioaia Gianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6876,51 +6876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Name of the Adjective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7067,186 +7067,336 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prédicats, prédication et structures prédicatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRL, pp.131-146, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fieldwork Questionnaire Copular Clauses / Nonverbal predication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Heycock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Hegedüs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ur Shlonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of Merge and recursion in the transition from single words to sentences. Tracking the development of syntactic complexity in early child language.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Mccune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming Participants in the Eventuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7255,73 +7405,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Soare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquêteur, le surveillant et le détenu. Noms déverbaux de participants à l'événement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7330,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7384,91 +7534,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction combinatoire du langage: structure et interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Nantes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01336077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7478,78 +7628,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical and conceptual knowledge of dispositions in the interpretation of -er nominals : Experimental evidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Copley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,51 +7714,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Workshop on the Morphological, Syntactic and Semantic Aspects of Dispositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Stuttgart, Germany. pp.92-106, 2016, Proceedings of the Workshop on the Morphological, Syntactic and Semantic Aspects of Dispositions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7618,51 +7768,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nominalisation. Du fait de syntaxe aux effets de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7671,65 +7821,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015 (1), 2015, Le Français Moderne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01198687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7876,51 +8026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-linguistics-011724-121505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Borer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acedo-Matell&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04002886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Sangare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Copley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Mccune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04002828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur Shlonsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Arunachalam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Svenonius" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnaea Stockall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Marti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouwayda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boneh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harbour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.boneh.2022.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Iordachioaia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Takamine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.17roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865544.003.0013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordachioaia Gianina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723654v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01336077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-linguistics-011724-121505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Borer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Acedo-Matell&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04002886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Sangare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Copley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Mccune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04002828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur Shlonsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Arunachalam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Svenonius" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnaea Stockall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Marti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouwayda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boneh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harbour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.boneh.2022.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Iordachioaia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Takamine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.17roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865544.003.0013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordachioaia Gianina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723654v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta M. Hartmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heycock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Heged&#252;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01336077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>