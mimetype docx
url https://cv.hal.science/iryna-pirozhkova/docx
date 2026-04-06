--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,378 +66,472 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle cible thérapeutique dans les cancers mésenchymateux pédiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBD-Seq was applied to study the CpG methylation map of immortallyzed human myoblasts after DiPRO1/ZNF555 inhibition. BioStudies, E-MTAB-13689</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZNF555 interaction partners in human rhabdomyosarcoma cells. ProteomeXchange, PRIDE PXD027542</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Ogryzko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCSC browser public track: DiPRO1/ZNF555 differentially methylated CpG islands using the Methylated-CpG island recovery assay sequencing (MIRA-seq).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition and overexpression of DiPRO1/ZNF555 distinctly modulates the transcriptome of human myoblasts, rhabdomyosarcoma and Ewing sarcoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBD-Seq was applied to study the CpG methylation map of rhabdomyosarcoma cells after DiPRO1/ZNF555 inhibition. BioStudies, E-MTAB-10825</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -447,288 +541,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclei reprogramming during muscle denervation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Batonnet-Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vodinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Jauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the crossroads of cellular plasticity, reproduction and microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting in head and neck carcinomas: Investigations on the underlying transcriptional reprogrammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachicha Héla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelin Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidault François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragot Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busson Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR Annual Meeting 2021; April 10-15, 2021 and May 17-21, 2021; Philadelphia, PA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Philadelphia, United States. pp.2656-2656, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -738,2035 +832,2035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiPRO1 distinctly reprograms muscle and mesenchymal cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bennaroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Patalakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (8), pp.1840-1885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44321-024-00097-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of TREM-like transcript-1 and collagen receptor α2 subunit, two novel RUNX1-targets, contributes to platelet dysfunction in familial platelet disorder with predisposition to acute myelogenous leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Glembotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Marin Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (6), pp.1244-1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2018.188904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04468271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular turnover, the H3.3 dilemma and organismal aging (hypothesis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakhan Aimbetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (3), pp.322-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acel.12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZNF555 protein binds to transcriptional activator site of 4qA allele and ANT1: potential implication in Facioscapulohumeral dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Karoutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Tarlykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (17), pp.8227-8242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite DNA and related diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers and Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (4), pp.249-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7124/bc.00089E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in Transcription Patterns between Induced Pluripotent Stem Cells Produced from the Same Germ Layer Are Erased upon Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0053033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Distribution of Ectopically Expressed Histone Variants H2A.Bbd and MacroH2A in Open and Closed Chromatin Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ioudinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey A. Pichugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Markova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Sklyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e47157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0047157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop domain organization of the p53 locus in normal and breast cancer cells correlates with the transcriptional status of the TP53 and the neighboring genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea C.S. Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cappellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 112 (8), pp.2072-2081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcb.23129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction in vivo between the Two Matrix Attachment Regions Flanking a Single Chromatin Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Eivazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Gavrilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iarovaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 386 (4), pp.929-937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nuclear matrix attachment site in the 4q35 locus has an enhancer-blocking activity in vivo: Implications for the facio-scapulo-humeral dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A Functional Role for 4qA/B in the Structural Rearrangement of the 4q35 Region and in the Regulation of FRG1 and ANT1 in Facioscapulohumeral Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Laoudj-chenivesse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Dalila Laoudj-Chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (1), pp.39-45. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.e3389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.6620908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821141v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional Role for 4qA/B in the Structural Rearrangement of the 4q35 Region and in the Regulation of FRG1 and ANT1 in Facioscapulohumeral Dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nuclear matrix attachment site in the 4q35 locus has an enhancer-blocking activity in vivo: Implications for the facio-scapulo-humeral dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Laoudj-chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003389⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.6620908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821132v1</w:t>
+                <w:t xml:space="preserve">hal-03821141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of RNA Polymerase II in the Ifng Gene Promoter Correlates with the Nuclear Matrix Association in Activated T Helper Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Eivazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yegor Vassetzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 371 (2), pp.317-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin loop domain organization within the 4q35 locus in facioscapulohumeral dystrophy patients versus normal human myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Laoudj-chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (18), pp.6982-6987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0511235103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-affinity glutamate transporter GLAST/EAAT1 regulates cell surface expression of glutamine/neutral amino acid transporter ASCT2 in human fetal astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gegelashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rodriguez-Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luther Sung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48 (6-7), pp.611-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuint.2005.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Effect of rhenium complexes with organic ligands on acid resistance of human erythrocytes].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Shtemenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova-Patalakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shtemenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Golichenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ukrains'kyi biokhimichnyi zhurnal (1999 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 72 (3), pp.77-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2776,379 +2870,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of DiPRO1 in mesenchymal cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bennaroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Patalakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSCLE WASTING IN HEAD AND NECK CARCINOMAS: INVESTIGATIONS ON THE UNDERLYING TRANSCRIPTIONAL REPROGRAMMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rouffiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332028v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-05045337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3179,51 +3179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic methods, products and compositions inhibiting ZNF555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10954515B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3254,51 +3254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERAPEUTIC METHODS, PRODUCTS AND COMPOSITIONS INHIBITING ZNF555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016170022. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3361,77 +3361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome Conformation Capture (from 3C to 5C) and Its ChIP-Based Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Gavrilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Eivazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pirozhkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045685v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Ogryzko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Backer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vodinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jauliac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha H&#233;la" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelin Aurore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidault Fran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragot Thierry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busson Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bennaroch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Patalakh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alberola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00097-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Glembotsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marin Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.188904" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Saade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhan Aimbetov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lipinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Karoutas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tarlykov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cochet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv721" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogryzko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7124/bc.00089E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02540102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dmitriev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioudinkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Pichugin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Markova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sklyar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C.S. Goes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D676983H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Eivazova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Gavrilov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Petrov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarovaia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.12.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMR1BDJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Allinne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-chenivesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6620908" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003389" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Markov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W86CFG3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0511235103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gegelashvili" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rodriguez-Kern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Sung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2005.12.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B2CXVN0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shtemenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pirozhkova-Patalakh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shtemenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Golichenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Hachicha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bidault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouffiac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gavrilov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Razin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-414-2_12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pirozhkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Ogryzko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Backer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vodinh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jauliac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha H&#233;la" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelin Aurore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidault Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragot Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busson Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2656" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bennaroch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Patalakh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alberola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00097-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Glembotsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marin Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.188904" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Saade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhan Aimbetov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lipinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Karoutas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tarlykov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogryzko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7124/bc.00089E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02540102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dmitriev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioudinkova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Pichugin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Markova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sklyar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C.S. Goes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D676983H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Eivazova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Gavrilov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Petrov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarovaia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.12.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMR1BDJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003389" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Allinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-chenivesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6620908" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Markov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W86CFG3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0511235103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gegelashvili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rodriguez-Kern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Sung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2005.12.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B2CXVN0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shtemenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pirozhkova-Patalakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shtemenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Golichenko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Hachicha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bidault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouffiac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gavrilov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Razin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-414-2_12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>