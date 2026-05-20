--- v1 (2026-04-06)
+++ v2 (2026-05-20)
@@ -66,472 +66,378 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
-[...92 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBD-Seq was applied to study the CpG methylation map of immortallyzed human myoblasts after DiPRO1/ZNF555 inhibition. BioStudies, E-MTAB-13689</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZNF555 interaction partners in human rhabdomyosarcoma cells. ProteomeXchange, PRIDE PXD027542</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCSC browser public track: DiPRO1/ZNF555 differentially methylated CpG islands using the Methylated-CpG island recovery assay sequencing (MIRA-seq).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition and overexpression of DiPRO1/ZNF555 distinctly modulates the transcriptome of human myoblasts, rhabdomyosarcoma and Ewing sarcoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBD-Seq was applied to study the CpG methylation map of rhabdomyosarcoma cells after DiPRO1/ZNF555 inhibition. BioStudies, E-MTAB-10825</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -541,288 +447,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclei reprogramming during muscle denervation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Batonnet-Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Batonnet-Pichon</w:t>
+                <w:t xml:space="preserve">Stéphanie Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Backer</w:t>
+                <w:t xml:space="preserve">David Vodinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vodinh</w:t>
+                <w:t xml:space="preserve">Edgar Jauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the crossroads of cellular plasticity, reproduction and microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting in head and neck carcinomas: Investigations on the underlying transcriptional reprogrammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachicha Héla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachicha Héla</w:t>
+                <w:t xml:space="preserve">Gelin Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelin Aurore</w:t>
+                <w:t xml:space="preserve">Bidault François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidault François</w:t>
+                <w:t xml:space="preserve">Ragot Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Busson Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR Annual Meeting 2021; April 10-15, 2021 and May 17-21, 2021; Philadelphia, PA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Philadelphia, United States. pp.2656-2656, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -832,2035 +738,2035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiPRO1 distinctly reprograms muscle and mesenchymal cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rich</w:t>
+                <w:t xml:space="preserve">Melanie Bennaroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Bennaroch</w:t>
+                <w:t xml:space="preserve">Laura Notel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Notel</w:t>
+                <w:t xml:space="preserve">Polina Patalakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (8), pp.1840-1885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44321-024-00097-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of TREM-like transcript-1 and collagen receptor α2 subunit, two novel RUNX1-targets, contributes to platelet dysfunction in familial platelet disorder with predisposition to acute myelogenous leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Glembotsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Glembotsky</w:t>
+                <w:t xml:space="preserve">Dominika Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Sliwa</w:t>
+                <w:t xml:space="preserve">Dominique Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bluteau</w:t>
+                <w:t xml:space="preserve">Nathalie Balayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Marin Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (6), pp.1244-1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2018.188904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04468271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular turnover, the H3.3 dilemma and organismal aging (hypothesis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Saade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+                <w:t xml:space="preserve">Rakhan Aimbetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakhan Aimbetov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (3), pp.322-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acel.12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZNF555 protein binds to transcriptional activator site of 4qA allele and ANT1: potential implication in Facioscapulohumeral dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rich</w:t>
+                <w:t xml:space="preserve">Adam Karoutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Karoutas</w:t>
+                <w:t xml:space="preserve">Pavel Tarlykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (17), pp.8227-8242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite DNA and related diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers and Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (4), pp.249-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7124/bc.00089E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in Transcription Patterns between Induced Pluripotent Stem Cells Produced from the Same Germ Layer Are Erased upon Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Barat</w:t>
+                <w:t xml:space="preserve">Petr Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0053033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Distribution of Ectopically Expressed Histone Variants H2A.Bbd and MacroH2A in Open and Closed Chromatin Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioudinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ioudinkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Barat</w:t>
+                <w:t xml:space="preserve">Andrey A. Pichugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey A. Pichugin</w:t>
+                <w:t xml:space="preserve">Elena Markova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Sklyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e47157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0047157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop domain organization of the p53 locus in normal and breast cancer cells correlates with the transcriptional status of the TP53 and the neighboring genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea C.S. Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea C.S. Goes</w:t>
+                <w:t xml:space="preserve">David Cappellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cappellen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilson Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 112 (8), pp.2072-2081. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.23129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcb.23129⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction in vivo between the Two Matrix Attachment Regions Flanking a Single Chromatin Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Eivazova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Eivazova</w:t>
+                <w:t xml:space="preserve">Aleksey Gavrilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksey Gavrilov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+                <w:t xml:space="preserve">Andrei Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iarovaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 386 (4), pp.929-937. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.12.022⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Functional Role for 4qA/B in the Structural Rearrangement of the 4q35 Region and in the Regulation of FRG1 and ANT1 in Facioscapulohumeral Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Laoudj-Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (10), pp.e3389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0003389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nuclear matrix attachment site in the 4q35 locus has an enhancer-blocking activity in vivo: Implications for the facio-scapulo-humeral dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Allinne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dalila Laoudj-chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (1), pp.39-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.6620908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of RNA Polymerase II in the Ifng Gene Promoter Correlates with the Nuclear Matrix Association in Activated T Helper Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Eivazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yegor Vassetzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 371 (2), pp.317-322. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.04.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.04.087⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin loop domain organization within the 4q35 locus in facioscapulohumeral dystrophy patients versus normal human myoblasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Petrov</w:t>
+                <w:t xml:space="preserve">High-affinity glutamate transporter GLAST/EAAT1 regulates cell surface expression of glutamine/neutral amino acid transporter ASCT2 in human fetal astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gegelashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rodriguez-Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lipinski</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luther Sung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0511235103⟩</w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (6-7), pp.611-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2005.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821192v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-affinity glutamate transporter GLAST/EAAT1 regulates cell surface expression of glutamine/neutral amino acid transporter ASCT2 in human fetal astrocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Rodriguez-Kern</w:t>
+                <w:t xml:space="preserve">Chromatin loop domain organization within the 4q35 locus in facioscapulohumeral dystrophy patients versus normal human myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luther Sung</w:t>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Laoudj-chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48 (6-7), pp.611-615. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (18), pp.6982-6987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2005.12.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0511235103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04697409v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Effect of rhenium complexes with organic ligands on acid resistance of human erythrocytes].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Shtemenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Shtemenko</w:t>
+                <w:t xml:space="preserve">Iryna Pirozhkova-Patalakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Pirozhkova-Patalakh</w:t>
+                <w:t xml:space="preserve">A Shtemenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Golichenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ukrains'kyi biokhimichnyi zhurnal (1999 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 72 (3), pp.77-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2870,285 +2776,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of DiPRO1 in mesenchymal cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rich</w:t>
+                <w:t xml:space="preserve">Melanie Bennaroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Bennaroch</w:t>
+                <w:t xml:space="preserve">Laura Notel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Notel</w:t>
+                <w:t xml:space="preserve">Polina Patalakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSCLE WASTING IN HEAD AND NECK CARCINOMAS: INVESTIGATIONS ON THE UNDERLYING TRANSCRIPTIONAL REPROGRAMMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Hachicha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+                <w:t xml:space="preserve">Aurore Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gelin</w:t>
+                <w:t xml:space="preserve">Francois Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rouffiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle cible thérapeutique dans les cancers mésenchymateux pédiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3179,51 +3179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic methods, products and compositions inhibiting ZNF555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10954515B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3254,51 +3254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERAPEUTIC METHODS, PRODUCTS AND COMPOSITIONS INHIBITING ZNF555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016170022. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3361,77 +3361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome Conformation Capture (from 3C to 5C) and Its ChIP-Based Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Gavrilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Eivazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Pirozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pirozhkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Ogryzko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Backer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vodinh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jauliac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha H&#233;la" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelin Aurore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidault Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragot Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busson Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2656" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bennaroch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Patalakh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alberola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00097-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Glembotsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marin Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.188904" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Saade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhan Aimbetov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lipinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Karoutas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tarlykov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogryzko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7124/bc.00089E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02540102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dmitriev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioudinkova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Pichugin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Markova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sklyar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C.S. Goes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D676983H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Eivazova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Gavrilov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Petrov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarovaia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.12.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMR1BDJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003389" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Allinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-chenivesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6620908" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Markov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W86CFG3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0511235103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gegelashvili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rodriguez-Kern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Sung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2005.12.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B2CXVN0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shtemenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pirozhkova-Patalakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shtemenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Golichenko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Hachicha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bidault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouffiac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gavrilov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Razin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-414-2_12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pirozhkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045685v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Ogryzko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Backer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vodinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jauliac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachicha H&#233;la" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelin Aurore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidault Fran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragot Thierry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busson Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bennaroch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Patalakh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alberola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00097-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Glembotsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marin Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.188904" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Saade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhan Aimbetov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lipinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Karoutas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tarlykov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cochet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv721" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogryzko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7124/bc.00089E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02540102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dmitriev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioudinkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Pichugin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Markova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sklyar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C.S. Goes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D676983H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Eivazova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Gavrilov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Petrov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarovaia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.12.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMR1BDJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003389" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Allinne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Laoudj-chenivesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6620908" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Markov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Vassetzky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W86CFG3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gegelashvili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rodriguez-Kern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Sung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2005.12.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B2CXVN0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0511235103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shtemenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pirozhkova-Patalakh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shtemenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Golichenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Hachicha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bidault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouffiac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04697400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gavrilov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Razin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-414-2_12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>