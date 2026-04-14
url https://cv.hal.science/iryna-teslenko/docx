--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -520,300 +520,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems in the archaeological study of Medieval Bilhorod and its ceramics (based on the excavations of one of the pottery workshops)</w:t>
+                <w:t xml:space="preserve">Ceram­ics of the Medieval Bilhorod: Excavation Materials of 1969, 1971</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liudmyla Myronenko</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Myronenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări Arheologice - Revistă a Muzeului Național de Istorie a României</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46535/ca.29.2.14⟩</w:t>
+              <w:t xml:space="preserve">Archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.128 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/arheologia2022.02.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841859v1</w:t>
+                <w:t xml:space="preserve">hal-04847150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics and ceramic production of medieval Bilhorod, history of research, problems and perspectives</w:t>
+                <w:t xml:space="preserve">Problems in the archaeological study of Medieval Bilhorod and its ceramics (based on the excavations of one of the pottery workshops)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Myronenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Археологія і давня історія України [Arxeologija ta davnjaja istorija Ukrainy, Kiev]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cercetări Arheologice - Revistă a Muzeului Național de Istorie a României</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.699-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46535/ca.29.2.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37445/adiu.2022.03.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04847171v1</w:t>
+                <w:t xml:space="preserve">hal-04841859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceram­ics of the Medieval Bilhorod: Excavation Materials of 1969, 1971</w:t>
+                <w:t xml:space="preserve">Ceramics and ceramic production of medieval Bilhorod, history of research, problems and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Myronenko</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Myronenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.128 - 152. </w:t>
+              <w:t xml:space="preserve">Археологія і давня історія України [Arxeologija ta davnjaja istorija Ukrainy, Kiev]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (44), pp.331 - 353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/arheologia2022.02.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37445/adiu.2022.03.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847150v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1401,51 +1401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DF1F2B8"/>
+    <w:nsid w:val="6DC46F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1632,51 +1632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iryna-teslenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2356-1615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05209956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.32.1.16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.31.2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Musin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.203-338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Myronenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2023.03.045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.29.2.14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37445/adiu.2022.03.20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2022.02.128" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kouzehgari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Pavlides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Aliadinova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iryna-teslenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2356-1615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05209956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.32.1.16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.31.2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Musin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.203-338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Myronenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2023.03.045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2022.02.128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.29.2.14" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37445/adiu.2022.03.20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kouzehgari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Pavlides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Aliadinova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>