--- v1 (2026-04-14)
+++ v2 (2026-05-19)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2356-1615</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=4GRTbT8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,957 +182,957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval and Modern Italian Ceramics in the Northern Black Sea Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cercetări arhelogice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (1), pp.317-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46535/ca.32.1.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05209956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of glazed ceramics in south-eastern Crimea. Historical background and archaeological context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Dzhanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cercetări arhelogice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (2), pp.575-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46535/ca.31.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04807489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERAMIC AND OTHER VESSELS IN FUNERARY PRACTICES IN LATE MEDIEVAL CRIMEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Musin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ПРИНОСИ КЪМ БЪЛГАРСКАТА АРХЕОЛОГИ [CONTRIBUTIONS TO BULGARIAN ARCHAEOLOGY]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.203-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53250/cba14.203-338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics of Medieval Bilhorod: Byzantine Ware from the Excavations of L D. Dmytrov and A. I. Furmanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Myronenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arheologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.45 - 71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15407/arheologia2023.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceram­ics of the Medieval Bilhorod: Excavation Materials of 1969, 1971</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Problems in the archaeological study of Medieval Bilhorod and its ceramics (based on the excavations of one of the pottery workshops)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Myronenko</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Myronenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.128 - 152. </w:t>
+              <w:t xml:space="preserve">Cercetări Arheologice - Revistă a Muzeului Național de Istorie a României</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.699-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/arheologia2022.02.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46535/ca.29.2.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847150v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems in the archaeological study of Medieval Bilhorod and its ceramics (based on the excavations of one of the pottery workshops)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ceramics and ceramic production of medieval Bilhorod, history of research, problems and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Myronenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări Arheologice - Revistă a Muzeului Național de Istorie a României</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), pp.699-714. </w:t>
+              <w:t xml:space="preserve">Археологія і давня історія України [Arxeologija ta davnjaja istorija Ukrainy, Kiev]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (44), pp.331 - 353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46535/ca.29.2.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37445/adiu.2022.03.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841859v1</w:t>
+                <w:t xml:space="preserve">hal-04847171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics and ceramic production of medieval Bilhorod, history of research, problems and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ceram­ics of the Medieval Bilhorod: Excavation Materials of 1969, 1971</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liudmyla Myronenko</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Myronenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Археологія і давня історія України [Arxeologija ta davnjaja istorija Ukrainy, Kiev]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37445/adiu.2022.03.20⟩</w:t>
+              <w:t xml:space="preserve">Archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.128 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/arheologia2022.02.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847171v1</w:t>
+                <w:t xml:space="preserve">hal-04847150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glazed pottery from the excavations in Akkerman (Bilgorod-Dnistrovskyi, Ukraine), preliminary results of archaeological and archaeometric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII INTERNATIONAL CONGRESS ON MEDIEVAL AND MODERN CERAMICS IN THE MEDITERRANEAN (AIECM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.787-791, 2024, 978-84-19726-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFE THROUGH DEATH: Mentality and elements of everyday life through funerary and memorial practices in ancient and medieval Europe and Western Asia, archaeological and textual evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Kouzehgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolette Pavlides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFE THROUGH DEATH: Mentality and elements of everyday life through funerary and memorial practices in ancient and medieval Europe and Western Asia, archaeological and textual evidence, 29-30 April 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l’Orient et de la Méditerranée, Université Lumière Lyon 2, Lyon, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Byzantine Imports of “Elaborate Incised Wares” in the Crimea and Local Counterparts: Archaeological contexts and Archaeometric Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Ginkut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, pp.329-338, 2021, 978-960-7905-87-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1121,111 +1142,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glazed Ceramics of the Early Ottoman Crimea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyara Aliadinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Turkish Art. October 3-5, 2019, Ankara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kültür ve Turizm Bakanlığı yayınları, Oct 2019, Istabul, Turkey. pp.1153-1171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1235,105 +1256,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics of Crimea from the 15th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Teslenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kyiv: Institute of Archaeology NAS of Ukraine. 2021, 978-617-7810-19-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1401,51 +1422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DC46F02"/>
+    <w:nsid w:val="A5249E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1632,51 +1653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iryna-teslenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2356-1615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05209956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.32.1.16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.31.2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Musin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.203-338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Myronenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2023.03.045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2022.02.128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.29.2.14" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37445/adiu.2022.03.20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kouzehgari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Pavlides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Aliadinova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iryna-teslenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2356-1615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4GRTbT8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05209956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.32.1.16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dzhanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.31.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Musin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53250/cba14.203-338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Myronenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2023.03.045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46535/ca.29.2.14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37445/adiu.2022.03.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Myronenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2022.02.128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kouzehgari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Pavlides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ginkut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Aliadinova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>