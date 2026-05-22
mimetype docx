--- v0 (2026-03-19)
+++ v1 (2026-05-22)
@@ -621,260 +621,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of technologies to collaborate and co-educate students with special educational needs and support their schooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-cultural evaluation of a web application to support communication and collaboration among stakeholders of the school inclusion of children with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Education et Inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MITI CNRS, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AAATE 2023 - The 17h International Conference of the Association for the Advancement of Assistive Technology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAATE, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154325v1</w:t>
+                <w:t xml:space="preserve">hal-04147612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural evaluation of a web application to support communication and collaboration among stakeholders of the school inclusion of children with ASD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of technologies to collaborate and co-educate students with special educational needs and support their schooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAATE 2023 - The 17h International Conference of the Association for the Advancement of Assistive Technology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAATE, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Education et Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MITI CNRS, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147612v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review of technologies to collaborate and co-educate students with special educational needs and supporting their schooling</w:t>
               </w:r>
@@ -1217,146 +1217,428 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'expérience utilisateur d'un site web interactif de soutien à la collaboration famille - professionnels et interprofessionnelle pour la scolarisation des collégiens avec TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miliana Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonpietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque international du GNCRA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception centrée-utilisateur de l'application web TousEnsemble : un outil de soutien à la collaboration famille-professionnels et interprofessionnelle pour la scolarisation des collégiens avec TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kattalin Etchegoyhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annouck Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque international du GNCRA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToGather, an interactive website for the stakeholders of school inclusion of children with ASD: an iterative design including user testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Seminar - ACTIVE team</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la collaboration et du suivi de l'inclusion scolaire des élèves avec TSA, DI et/ou TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1372,339 +1654,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Chaire Handicap Éducation et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898695v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-03898613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1996,51 +1996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05039222v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Saint-Supery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mazon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2025.2554881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03900700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattalin Etchegoyhen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-021-10073-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Eric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Rahouadj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonpietri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouck Amestoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05039222v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Saint-Supery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mazon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2025.2554881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03900700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattalin Etchegoyhen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-021-10073-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Eric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Rahouadj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonpietri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouck Amestoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>