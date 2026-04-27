--- v0 (2026-03-25)
+++ v1 (2026-04-27)
@@ -1113,334 +1113,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Bechler</w:t>
+                <w:t xml:space="preserve">Joint Minimization of Monitoring Cost and Delay in Overlay Networks: Optimal Policies with a Markovian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3308897.3308918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.188-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10922-018-9464-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456364v1</w:t>
+                <w:t xml:space="preserve">hal-01857738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Minimization of Monitoring Cost and Delay in Overlay Networks: Optimal Policies with a Markovian Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.188-232. </w:t>
+              <w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10922-018-9464-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3308897.3308918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857738v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenue Sharing in Network Utility Maximization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1500,51 +1500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pricing Scheme for QoS in Overlay Networks Based on First-Price Auctions and Reimbursement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2368,559 +2368,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+                <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
+              <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197693v1</w:t>
+                <w:t xml:space="preserve">hal-03513275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Bella</w:t>
+                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki (Online), Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513275v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility maximisation in the Coordinator-less IOTA Tangle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ruyi Zheng</w:t>
+                <w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNET 2021: International Symposium on Ubiquitous Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86356-2_8⟩</w:t>
+              <w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155717v1</w:t>
+                <w:t xml:space="preserve">hal-03513270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Simon</w:t>
+                <w:t xml:space="preserve">Utility maximisation in the Coordinator-less IOTA Tangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t>
+              <w:t xml:space="preserve">UNET 2021: International Symposium on Ubiquitous Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Marrakesh, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86356-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513270v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ascending implementation of the Vickrey-Clarke-Groves mechanism for the Licensed Shared Access</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ségneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Budapest, Hungary. </w:t>
@@ -3423,289 +3423,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SDN-based approach for QoS and Reliability in Overlay Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMA 2018 : Network Traffic Measurement and Analysis Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881258v1</w:t>
+                <w:t xml:space="preserve">hal-01883697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An SDN-based approach for QoS and Reliability in Overlay Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gomez Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TMA 2018 : Network Traffic Measurement and Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/TMA.2018.8506581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883697v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A truthful auction mechanism for dynamic allocation of LSA spectrum blocks for 5G</w:t>
+                <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
@@ -3736,106 +3736,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on NETwork Games, COntrol and OPtimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, New York, United States. </w:t>
+              <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923463v1</w:t>
+                <w:t xml:space="preserve">hal-01881249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
+                <w:t xml:space="preserve">A truthful auction mechanism for dynamic allocation of LSA spectrum blocks for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
@@ -3866,151 +3866,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+              <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on NETwork Games, COntrol and OPtimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881249v1</w:t>
+                <w:t xml:space="preserve">hal-01923463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4134,51 +4134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-based Overlay Networks for QoS-aware Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANC 2014 : 8th Latin America Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay. pp.Art. n°1 -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4758,51 +4758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the problem of revenue sharing in multi-domain federations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETICS Industrial Workshop : Economics and Technologies Inter-Carrier Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nozay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5078,51 +5078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network bandwidth allocation with end-to-end QoS constraints and revenue sharing in multi-domain federations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Larroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Schandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,203 +5329,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Multi-Agent Decentralized Byzantine-robust Gradient Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of network delays on Distributed Ledgers based on Direct Acyclic Graphs: A mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navdeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Ruano Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770518v1</w:t>
+                <w:t xml:space="preserve">hal-03798185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of network delays on Distributed Ledgers based on Direct Acyclic Graphs: A mathematical model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Multi-Agent Decentralized Byzantine-robust Gradient Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Ruano Rincon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03798185v1</w:t>
+                <w:t xml:space="preserve">hal-03770518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing LSA spectrum auctions: mechanism properties and challenges</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB3E2ED6"/>
+    <w:nsid w:val="F961D22B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6254,51 +6254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabel-amigo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9905-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178056405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navdeep Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rinc&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04486479v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Tlaiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamchaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-00982-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03268595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Messi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labidurie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00855-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-016-9112-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-013-9078-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P97TWGTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.799" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5PC1VHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04486482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-3560063.2023.10555831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN56760.2023.10073485" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04327596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Quintuna Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758094" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03155717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Sun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86356-2_8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Sena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA.2018.8506581" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gagnaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940116.2940121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2015.7405497" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem El Zant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2014.78" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2684083.2684084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2014.6969012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cabrera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Schandy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1636682.1636694" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03798185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05044765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabel-amigo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9905-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178056405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navdeep Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rinc&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04486479v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Tlaiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamchaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-00982-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03268595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Messi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labidurie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00855-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-016-9112-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-013-9078-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P97TWGTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.799" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5PC1VHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04486482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-3560063.2023.10555831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN56760.2023.10073485" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04327596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Quintuna Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758094" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03155717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mollard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Sun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Zheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86356-2_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Sena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA.2018.8506581" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gagnaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940116.2940121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2015.7405497" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem El Zant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2014.78" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2684083.2684084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2014.6969012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cabrera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Schandy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1636682.1636694" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03798185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05044765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>