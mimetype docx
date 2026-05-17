--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -2368,291 +2368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Bella</w:t>
+                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
+              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki (Online), Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513275v1</w:t>
+                <w:t xml:space="preserve">hal-03197693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+                <w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Helsinki (Online), Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197693v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t>
               </w:r>
@@ -3423,265 +3423,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An SDN-based approach for QoS and Reliability in Overlay Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gomez Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TMA 2018 : Network Traffic Measurement and Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/TMA.2018.8506581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883697v1</w:t>
+                <w:t xml:space="preserve">hal-01881258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SDN-based approach for QoS and Reliability in Overlay Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMA 2018 : Network Traffic Measurement and Analysis Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/TMA.2018.8506581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881258v1</w:t>
+                <w:t xml:space="preserve">hal-01883697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F961D22B"/>
+    <w:nsid w:val="946A47C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6254,51 +6254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabel-amigo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9905-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178056405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navdeep Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rinc&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04486479v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Tlaiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamchaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-00982-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03268595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Messi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labidurie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00855-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-016-9112-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-013-9078-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P97TWGTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.799" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5PC1VHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04486482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-3560063.2023.10555831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN56760.2023.10073485" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04327596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Quintuna Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758094" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03155717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mollard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Sun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Zheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86356-2_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Sena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA.2018.8506581" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gagnaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940116.2940121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2015.7405497" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem El Zant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2014.78" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2684083.2684084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2014.6969012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cabrera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Schandy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1636682.1636694" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03798185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05044765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabel-amigo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9905-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178056405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navdeep Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rinc&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04486479v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Tlaiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamchaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-00982-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03268595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Messi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labidurie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00855-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-016-9112-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-013-9078-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P97TWGTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.799" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5PC1VHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04486482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-3560063.2023.10555831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN56760.2023.10073485" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04327596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Quintuna Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758094" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03155717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mollard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Sun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Zheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86356-2_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Sena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA.2018.8506581" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gagnaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940116.2940121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2015.7405497" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem El Zant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2014.78" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2684083.2684084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2014.6969012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cabrera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Schandy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1636682.1636694" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03798185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05044765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>