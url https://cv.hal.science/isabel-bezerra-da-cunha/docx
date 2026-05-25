--- v0 (2026-03-16)
+++ v1 (2026-05-25)
@@ -72,1174 +72,1174 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender differences in commuting patterns: a study of FEUP students' travel behaviour in selected academic years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Cadima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.100151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.urbmob.2025.100151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active travel in the university setting: Assessing the effects of social behavior, socioeconomics, and spatial location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Cadima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue: Modeling Choice Behavior of Cyclists and Pedestrians in Urban Activity Space, 17 (1), pp.707-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pursuing cycling equity? A mixed-methods analysis of cycling plans in European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuuli Toivonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 145, pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the equity impact of cycling infrastructure allocation: Implications for planning practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2022.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practitioners' perspectives on cycling equity: Bridging the gap between planning priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.103902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2023.103902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of COVID-19 on female and male bike sharing users: Insights from Lisbon's GIRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Filipe Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132, pp.104058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2022.104058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equity impacts of cycling: examining the spatial-social distribution of bicycle-related benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.573-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15568318.2022.2082343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planners’ attitudes towards the cycling potential of their cities – Creating awareness for attitude change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Proença</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travel Behaviour and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tbs.2019.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing the cycling potential of starter cycling cities: Usefulness for planning practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Proença</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2019.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport equity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Encyclopedia of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.385-386, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781800379282.00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452416v1</w:t>
-              </w:r>
-[...1020 lines deleted...]
-                <w:t xml:space="preserve">hal-05452405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1427,51 +1427,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicycle Accessibility Planning: towards an equitable approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. University of Porto, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1667,51 +1667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cunha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800379282.00199" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cadima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pearson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pinho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2025.100151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuuli Toivonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.11.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2022.12.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.104058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2022.2082343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Teixeira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Proen&#231;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bicalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2019.05.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17T2CJNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHLJ6LHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bezerra da Cunha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cadima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cunha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pearson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2025.100151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuuli Toivonen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.11.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2022.12.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.104058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2022.2082343" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bicalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Teixeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Proen&#231;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.08.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHLJ6LHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2019.05.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17T2CJNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800379282.00199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bezerra da Cunha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>