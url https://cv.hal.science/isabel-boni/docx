--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -732,239 +732,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler en expert·e·s</w:t>
+                <w:t xml:space="preserve">A Case of Love and Hate: Four Faces of Alienation Among Young Lawyers in France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Boni-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Lépinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soco.117.0073⟩</w:t>
+              <w:t xml:space="preserve">Law and Social Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.279-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/lsi.2019.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468236v1</w:t>
+                <w:t xml:space="preserve">hal-04468547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case of Love and Hate: Four Faces of Alienation Among Young Lawyers in France and Switzerland</w:t>
+                <w:t xml:space="preserve">Parler en expert·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Boni-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mallard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Law and Social Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (2), pp.279-303. </w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.73-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/lsi.2019.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.117.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04468547v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cause de riches ? L'accès des femmes au pouvoir économique</w:t>
               </w:r>
@@ -1970,51 +1970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.061.0112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arcier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clicq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gresy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jemel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Insarauto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mallard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore L&#233;pinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpo/joac013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.117.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lsi.2019.50" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.089.0101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31278-6_4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.061.0112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arcier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clicq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gresy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jemel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Insarauto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mallard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore L&#233;pinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpo/joac013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lsi.2019.50" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.117.0073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.089.0101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31278-6_4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>