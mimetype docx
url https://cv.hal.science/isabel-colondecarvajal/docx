--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -350,369 +350,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interagir en situation de jeu : catégorisation et positionnement</w:t>
+                <w:t xml:space="preserve">Non players’ embodied practices of engagement in videogaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prologi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (01), pp.65-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33352/prlg.120564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debatir en el aula: el efecto de la dinámica de grupo efímero en las estrategias de reparación y en la percepción de las asimetrías entre estudiantes universitarios francófonos de ELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didáctica (Lengua y Literatura)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/dill.89061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04791937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut épistémique du joueur-animateur d’un jeu de société complexe sur Twitch lors des explications de règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 182 (2), pp.9-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Interagir en situation de jeu : catégorisations et positionnement, 182, pp.79-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.182.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04791996v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interagir en situation de jeu : catégorisation et positionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Interagir en situation de jeu : catégorisations et positionnement, 182, pp.79-106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 182 (2), pp.9-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...161 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33352/prlg.120564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04792001v1</w:t>
+                <w:t xml:space="preserve">halshs-04791989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructing presence between players and non-players in videogame interactions: Introduction to the Special Issue</w:t>
               </w:r>
@@ -1355,191 +1355,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03934168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps comme médium d’interaction dans le processus d’appropriation ou de résistance au dispositif de jeu vidéo</w:t>
+                <w:t xml:space="preserve">Introduction in &amp;quot;Médias sociaux et objets connectés : de nouvelles pratiques interactionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le corps et ses métamorphoses à l'ère numérique, 7 (2), pp.401-435</w:t>
+              <w:t xml:space="preserve">, 2018, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02091050v1</w:t>
+                <w:t xml:space="preserve">hal-02474741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction in &amp;quot;Médias sociaux et objets connectés : de nouvelles pratiques interactionnelles</w:t>
+                <w:t xml:space="preserve">Le corps comme médium d’interaction dans le processus d’appropriation ou de résistance au dispositif de jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6</w:t>
+              <w:t xml:space="preserve">, 2018, Le corps et ses métamorphoses à l'ère numérique, 7 (2), pp.401-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474741v1</w:t>
+                <w:t xml:space="preserve">halshs-02091050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1709,602 +1709,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désaccord entre joueurs dans les jeux vidéo : vraie opposition ou fausse compétition ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+                <w:t xml:space="preserve">CLAPI, une base de données multimodale pour la parole en interaction : apports et dilemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.165-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités de désalignement et manifestations de désaccord chez les personnes aphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Markaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Manifestations discursives du désaccord en domaine français, 67</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.4464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...113 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.2991⟩</w:t>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+                <w:t xml:space="preserve">hal-01886055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désaccord entre joueurs dans les jeux vidéo : vraie opposition ou fausse compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Manifestations discursives du désaccord en domaine français, 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.4464⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02091074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphasic Speech In Interaction: Relearning To Communicate By Gesture When A Word Is Lacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novitas-Royal, Research on youth and language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.93-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01271980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the avatar considered as a participant by the players? A conversational analysis of multi-player videogames interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PsychNology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Microanalysis of mediated interaction: A CA/ethno approach, 13 (2-3), pp.127-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01276882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I'm Sorry + Naming the Offense”: A Format for Apologizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Issue: Apologies in Discourse, 53 (1-2), pp.83-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0163853X.2015.1056691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01271991v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01271980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du virtuel : interactions sociales et spatiales dans et autour d'un univers vidéoludique</w:t>
               </w:r>
@@ -2562,247 +2562,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Études des marqueurs « ben » et « en fait » en contexte de jeux (vidéo ou de société)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du projet MARDISCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streaming a board game session on Twitch.Tv: crossing the interfaces involved to facilitate game learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th BGS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le récit en contexte de salon commercial : étude multimodale du rôle du produit dans la progression interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Narrando : autour du récit en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jan 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495461v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04792077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux méthodologiques et juridiques appliqués aux terrains en santé : Ne pas rester sur ses acquis !</w:t>
               </w:r>
@@ -2920,824 +2920,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Reparación y dinámica grupal : análisis internacional de la producción discursiva de estudiantes universitarios de ELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII. Congreso de la Asociación Alemana de Hispanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Graz, Feb 2023, Graz, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaching Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Ruptures créatrices »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non players’ embodied practices of engagement in videogaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Symposium ‘A cross-linguistic and cross-methodological approach to storytelling in talk-in-interaction’, Jul 2023, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">, Symposium ‘Video games as social interactions: from multimodal conversation analysis to perspectives in applied linguistics’, Jul 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Non players’ embodied practices of engagement in videogaming</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“right - left - yes”: the interactional and collaborative achievement of synchronization with the avatar in a Kinect dance game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPRA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Panel “Digital play as socio-pragmatic practice”, Jul 2023, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Symposium ‘Video games as social interactions: from multimodal conversation analysis to perspectives in applied linguistics’, Jul 2023, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">, Symposium ‘A cross-linguistic and cross-methodological approach to storytelling in talk-in-interaction’, Jul 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the transmission of clinical information during nursing handovers to the sharing of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPRA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Panel “Digital play as socio-pragmatic practice”, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, Panel “Interaction in nursing: conversation and multimodal analytic studies”, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPRA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Panel “Interaction in nursing: conversation and multimodal analytic studies”, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Jahrestagung der DGfS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« j` suis où », « violet c’est qui » : usages et fonctions de ces petites questions pour se repérer dans l’espace d’un jeu multi-joueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII. Congreso de la Asociación Alemana de Hispanistas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Graz, Feb 2023, Graz, Alemania</w:t>
+              <w:t xml:space="preserve">Ces Petites Choses Vidéoludiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universtié Lyon 3, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03935071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique interactionnelle appliquée aux pratiques des joueurs : méthodes, contextes, objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LudoLing : liens entre langue(s) et jeu(x)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire FoReLLIS, Jun 2022, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03935006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaching Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Ruptures créatrices »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience, discours et interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ces Petites Choses Vidéoludiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universtié Lyon 3, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...253 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied practices of spectating in video gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3753,884 +3835,1389 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Pragmatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03527331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“peut-être on peut improviser un peu” cas de co-construction de références ad hoc en situation interactionnelle de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Smykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international LED 2021. La référence : (co-)construction et exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From psychiatric care practices to research: the CIPSY project dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferability of new affordances in collaborative analyses of complex data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Smykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Franco Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of Team Science 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Network for the Science of Team Science and Virginia Tech, Jun 2021, Blacksburg, Virginia (on-line), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience, discours et interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The storytelling activity in a feminist debate. An interactional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international LED 2021. La référence : (co-)construction et exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop sur le récit en espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La utilización del programa ELAN en la investigación lingüística de la lengua hablada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA World Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée d'études LAMIE - Fédération internationale pour l'étude sociolinguistique des LAngues des MIgrants Espagnols en France et dans l'Europe francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Perpignan, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análisis de la cortesía lingüística a nivel de las rutinas de conversación en las interacciones de servicio. Posibles usos en la didáctica del español como lengua extranjera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Team Science 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Network for the Science of Team Science and Virginia Tech, Jun 2021, Blacksburg, Virginia (on-line), United States</w:t>
+              <w:t xml:space="preserve">Journées d’études CLAPI-ELE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence d’interaction des infirmiers en psychiatrie : une analyse interactionnelle et multimodale des relèves orales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFLA - Traiter, explorer, et analyser des corpus : quels apports pour la société ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Playing together: the dynamic participation framework of gaming interactions between parents and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études CLAPI-ELE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">COACT Conference “Interaction and discourse in flux: Changing landscapes of everyday life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu comme pratique sociale : une activité riche d’informations, complexe et bien orchestrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études LAMIE - Fédération internationale pour l'étude sociolinguistique des LAngues des MIgrants Espagnols en France et dans l'Europe francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Perpignan, Francia</w:t>
+              <w:t xml:space="preserve">Pint of sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Véronique Traverso</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet CIPSY. Le patient dans les mots du soignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur le récit en espagnol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Le soin dans le langage de celles et ceux qui le viven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon (Centre Léon Bérard), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurses’ Interaction Competence around the patient file: analysis of meetings and work shifts in psychiatry service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maritaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">IIEMCA : International Institute for Ethnomethodology and Conversation Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El proyecto CLAPI-ELE: &amp;quot;Lingüística de corpus y enseñanza del español profesional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les genres discursifs hybrides et leur enseignement/apprentissage en espagnol des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet CIPSY. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Regards croisés sur le langage dans la pratique du soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon (Centre hospitalier Le Vinatier), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant : Histoire, Interaction, Représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire « Terminologies et discours gastronomiques et œnologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04791929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à jouer: Comment apprendre la ludicité aux enfants. Une perspective interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4646,319 +5233,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRELA 2019 : Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre Aphasiques et Aidants. Une analyse linguistique et multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Les approches en SHS dans la recherche en Orthophonie : journée d’études interdisciplinaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon (UCBL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation and mutualisation of the information during nurses' work shift meetings in a psychiatric structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maritaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4974,73 +5384,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COACT 2019: Interaction and discourse in flux: Changing landscapes of everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique émotionnelle en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5056,565 +5466,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les émotions en activité(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et prise en main du logiciel ELAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data SHS Traiter et analyser des données en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lyon (MSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le jeu comme pratique sociale : une activité riche d’informations, complexe et bien orchestrée</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encourager un joueur comme pratique interactionnelle lors d’une session de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Jeux vidéo en pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant : Histoire, Interaction, Représentation. Numérisation et indexation des menus issus du fonds Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième Convention Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer Ensemble - Pratiques interactionnelles de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pint of sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instructing and giving advices: Different formats of instructions in videogame interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les genres discursifs hybrides et leur enseignement/apprentissage en espagnol des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t>
+              <w:t xml:space="preserve">Conférence annuelle de l’Association Suisse de Linguistique Appliquée (VALS-ASLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...267 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encourager un joueur / avatar : analyses séquentielles, prosodiques et multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5630,293 +5932,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Jeux Vidéo en pratique” (Projet JouEs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02093147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectateur as coach: encouraging, instructing or advising in videogame interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5932,142 +6014,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel: Orders of mediated interaction (Ilkka Arminen, Christian Licoppe, Jo Meredith, Anna Spagnolli, Wyke Stommel), International Conference on Conversation Analysis (ICCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisations d’extraits de jeux vidéo et prises en compte des ressources multimodales pour une analyse des pratiques interactionnelles entre joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : ASL Co(n)textualisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Praxiling, Université Paul Valéry Montpellier 3, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guider les joueurs en tant que spectateur « coach » : un panorama des actions observées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6083,73 +6165,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Discours Programmateurs et Sciences du Langage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectator as coach: Encouraging, instructing or advising in videogame interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6165,155 +6247,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEC 2018 : international Interactions Multimodales par Écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Encourager un joueur comme pratique interactionnelle lors d’une session de jeu vidéo</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfeuern in Videospielsessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Jeux vidéo en pratique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Arbeitstagung Gesprächsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes et Pratiques de Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Pratiques du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, May 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches multimodales des interactions en situation de jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : La multimodalité dans les échanges en ligne – de la construction des corpus multimodaux à leur analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Guichon, ICAR, Feb 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging and instructing in videogame interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6329,1416 +6562,1183 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPRA 2017: 15th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive organization of help in pedagogical online conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOP-L2 : Interactional Competences and Practices in a Second Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of caregiver’s repetitions and reformulations in interaction with Alzheimer patients to question their ability to &amp;quot;read in the thoughts of others&amp;quot; (ToM))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADA 2017 : International Association for Dialogue Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bologne, Oct 2017, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01868653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body as a controller to move its videogame avatar: players practice between knowledge, learning and resistance to the human-machine interaction device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADA 2017 : International Association for Dialogue Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme contrôleur pour animer son avatar de jeu vidéo : analyse de la présence de soi à l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbeitstagung Gesprächsforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">IMPEC 2016 : Interactions Multimodales Par Ecrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01868705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme contrôleur pour animer son avatar de jeu vidéo : pratiques de joueurs entre savoir-faire, apprentissage et résistance au dispositif d’interaction homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire InSitu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body as a controller to move its videogame avatar: players practice between knowledge, learning and resistance to the human-machine interaction device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIAL 2016 – L’être de langage, entre corps et technique : nouvelles données, nouvelle donne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Praxiling, Université Paul Valery Montpellier 3, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies de recherche et créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS « Identité numérique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-choisir une araignée comestible : analyse multimodale. Méthodes qualitatives et quantitatives utilisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPEC 2016 : Interactions Multimodales Par Ecrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire dans le cadre du projet ANR JEN.lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the avatar considered as a participant by the players? A conversational analysis of multiplayers videogames interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiting Participation, Language and Bodies in Interaction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bâle, Jun 2015, Bâle, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Grice’s maxims in the digital discourse and their role in the identity construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ibnelkaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference: Approaches to Digital Discourse Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Valencia, Nov 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Co-choisir une araignée comestible : analyse multimodale. Méthodes qualitatives et quantitatives utilisées</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construct his identity being aphasic : modalities and impacts for the social interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire dans le cadre du projet ANR JEN.lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th anniversary of the International Association for Dialogue Analysis (IADA) – Anthropologies of Dialogue International Conference. [IADA 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l’objet “écran” comme artefact interactionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée transversale InSitu : Le rôle des objets matériels dans les situations de collaborations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR, Feb 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Co-construct his identity being aphasic : modalities and impacts for the social interaction</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« But you are blue you now? » : The identification work by players in videogame interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th anniversary of the International Association for Dialogue Analysis (IADA) – Anthropologies of Dialogue International Conference. [IADA 2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">1st International Conference: Approaches to Digital Discourse Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valencia, Nov 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestualité et recherche de mot : usage du mime chez la personne aphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Interaction-Santé, « Construire du sens avec l’aide d’un tiers : le recours à une médiation dans les situations d’accompagnement, d’aide ou de soin »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestures and word search activity: The use of mime processes in aphasic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7845,64 +7845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic approach in clinical analysis of verbal interactions during the conversation between aphasic person and his partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference Applied Linguistics and Professional Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8009,51 +8009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles d’aphasiques en interaction : Quand le mot manque, le geste compense-t-il?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactional Competences in Institutional Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8173,51 +8173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki-Lothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJC Praxiling 2013 : Manifestation(s) du désaccord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8389,51 +8389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Centre de Ressources Numériques pour les Corpus de Vidéo Située (CorVIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8970,90 +8970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en linguistique et en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.272, 2017, 978-2-35935-178-1</w:t>
             </w:r>
           </w:p>
@@ -9352,51 +9352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9626,50 +9626,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03934674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion. La multimodalité : un domaine encore et toujours à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité du langage dans les interactions et l'acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-332, 2019, Langues, Gestes, Paroles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaktionen bei Videospiel-Sessions: Interagieren in einem hybriden Raum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9682,73 +9764,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konstanze Marx &amp; Axel Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaktion und Medien. Interaktionsanalytische Zugänge zu medienvermittelter Kommunikation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Winter (Reihe OraLingua), pp.219-254, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Panorama de la multimodalité du langage oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9764,556 +9846,474 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité du langage dans les interactions et l'acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-26, 2019, Langues, Gestes, Paroles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. Traitement multimodal des données versus analyse multimodale des interactions : perspective de l’Ethnométhodologie et de l’Analyse Conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Mazur-Palandre; Isabel Colón de Carvajal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité du langage dans les interactions et l’acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA éditions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03527289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séquences d’aide dans la conversation pédagogique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Guichon; Marion Tellier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité du langage dans les interactions et l'acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.317-332, 2019, Langues, Gestes, Paroles</w:t>
+              <w:t xml:space="preserve">Enseigner l’oral en ligne. Une approche multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Didier, pp.91-124, 2017, Langues &amp; Didactique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solliciter et apporter de l'aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Guichon; Marion Tellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'oral en ligne : une approche multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Didier, 2017, 2278087339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« t’es qui toi ? »… Question sans réponse en situation de jeux vidéo multi-joueurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+                <w:t xml:space="preserve">Etudes des interactions dans les lieux de vie d’un patient aphasique. Auto-répétitions, répétitions collaboratives, et reformulations des aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Manuel Lopez Muñoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du discours. Personnes, temps, lieux, objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.107-118, 2015, 978-2-35935-155-2</w:t>
+              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.337-349, 2015, 978-2-35935-155-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01271978v1</w:t>
+                <w:t xml:space="preserve">halshs-01271989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des interactions dans les lieux de vie d’un patient aphasique. Auto-répétitions, répétitions collaboratives, et reformulations des aidants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vassiliki Markaki</w:t>
+                <w:t xml:space="preserve">« t’es qui toi ? »… Question sans réponse en situation de jeux vidéo multi-joueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Manuel Lopez Muñoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du discours. Personnes, temps, lieux, objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.337-349, 2015, 978-2-35935-155-2</w:t>
+              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.107-118, 2015, 978-2-35935-155-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01271989v1</w:t>
+                <w:t xml:space="preserve">halshs-01271978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Where is Life?&amp;quot; Comitment and Micro-interactions in Videogames</w:t>
               </w:r>
@@ -10602,51 +10602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, année 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10694,51 +10694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche méthodologique iENA (Interactional Epistemic Network Analysis), possible grâce à la combinaison d’ENA et des analyses interactionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10799,51 +10799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11016,117 +11016,211 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00632408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques langagières aux dispositifs techniques : recherches dans les contextes de la santé et du jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Ecole Normale Supérieure de Lyon, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05591314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier – Transcrire avec un logiciel. Transcription outillée, principes et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Ecole thématique SocioMul (Sociolinguistique, Multilinguisme), Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11136,51 +11230,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clip vidéo - Session de jeu de société Splendor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11189,329 +11283,329 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05464276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clip Vidéo - Extrait jeu de société - Timeline Inventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clip Vidéo - Extrait jeu de société - Timeline Inventions</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clip vidéo - Extrait session jeu de société - Catane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« C'est qui ce bolide » - Corpus New Super Mario Bros - 4 joueurs - ICAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11579,51 +11673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95F883D4"/>
+    <w:nsid w:val="24428004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11810,51 +11904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabel-colondecarvajal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8664-3503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156874601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791996v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33352/prlg.120564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2021.46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2021.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v2i2.118041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colon de Carvajal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7682" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2991" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Cirillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2015.1056691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630514v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki-Lothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00134909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maitre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/fr/articles/shsconf/abs/2015/07/contents/contents.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.15bal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620129" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934674v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091934v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271978v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271989v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00632408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792089v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464286v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464280v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04393144v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabel-colondecarvajal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8664-3503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156874601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33352/prlg.120564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791996v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2021.46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2021.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v2i2.118041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colon de Carvajal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7682" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4464" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Cirillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2015.1056691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630514v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki-Lothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00134909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maitre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/fr/articles/shsconf/abs/2015/07/contents/contents.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.15bal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620129" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934674v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527289v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00632408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05591314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792089v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04393144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>