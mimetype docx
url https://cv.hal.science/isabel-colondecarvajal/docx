--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1,11618 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11567 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabel Colón de Carvajal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabel-colondecarvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8664-3503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156874601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-r5AP9oAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les jeux de société sont-ils plus populaires que jamais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« j` suis où », « c’est qui le bleu », « c’est qui valdrek » : usages et fonctions de ces petites questions pour se repérer dans l’espace d’un jeu multi-joueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut épistémique du joueur-animateur d’un jeu de société complexe sur Twitch lors des explications de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Interagir en situation de jeu : catégorisations et positionnement, 182, pp.79-106. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.182.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir en situation de jeu : catégorisation et positionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (2), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non players’ embodied practices of engagement in videogaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (01), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33352/prlg.120564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debatir en el aula: el efecto de la dinámica de grupo efímero en las estrategias de reparación y en la percepción de las asimetrías entre estudiantes universitarios francófonos de ELE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didáctica (Lengua y Literatura)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.215-233. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dill.89061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing presence between players and non-players in videogame interactions: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Medienlinguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/jfml.2021.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences de guidage dans des sessions de jeux vidéo : comment co-construire la programmation d’une action dans l’interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.221.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectating: How non-players participate in videogaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Medienlinguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.123-161. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/jfml.2021.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les représentations des prisons au musée, entre sémiotique des pratiques et analyse des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiburce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.11002. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouragement in videogame interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/si.v2i2.118041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transmission d’informations cliniques au partage de savoir lors de relèves infirmières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisations d’extraits de jeux vidéo et prises en compte des ressources multimodales pour une analyse des pratiques interactionnelles entre joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colon de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS-27, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.7682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps comme médium d’interaction dans le processus d’appropriation ou de résistance au dispositif de jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le corps et ses métamorphoses à l'ère numérique, 7 (2), pp.401-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction in &amp;quot;Médias sociaux et objets connectés : de nouvelles pratiques interactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qwerty: Open and Interdisciplinary Journal of Technology, Culture and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaccord entre joueurs dans les jeux vidéo : vraie opposition ou fausse compétition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manifestations discursives du désaccord en domaine français, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLAPI, une base de données multimodale pour la parole en interaction : apports et dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jouin-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.165-194. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de désalignement et manifestations de désaccord chez les personnes aphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.4464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the avatar considered as a participant by the players? A conversational analysis of multi-player videogames interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PsychNology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Microanalysis of mediated interaction: A CA/ethno approach, 13 (2-3), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01276882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphasic Speech In Interaction: Relearning To Communicate By Gesture When A Word Is Lacking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novitas-Royal, Research on youth and language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I'm Sorry + Naming the Offense”: A Format for Apologizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Claudia Ticca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: Apologies in Discourse, 53 (1-2), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2015.1056691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du virtuel : interactions sociales et spatiales dans et autour d'un univers vidéoludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus enregistré au corpus analysé : questions méthodologiques sur l'utilisation d'outils de requêtes informatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54-55, pp.313-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du cadre participatif dans des interactions médiatisées par un dispositif visiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations, usages, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des marqueurs « ben » et « en fait » en contexte de jeux (vidéo ou de société)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet MARDISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming a board game session on Twitch.Tv: crossing the interfaces involved to facilitate game learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th BGS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit en contexte de salon commercial : étude multimodale du rôle du produit dans la progression interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Narrando : autour du récit en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jan 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux méthodologiques et juridiques appliqués aux terrains en santé : Ne pas rester sur ses acquis !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études jeunes chercheurs « LangaJE » - Données et corpus en linguistique et en didactique à la lumière de la science ouverte : problématiques et enjeux méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l’ordre interactionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Ordres et désordres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non players’ embodied practices of engagement in videogaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium ‘Video games as social interactions: from multimodal conversation analysis to perspectives in applied linguistics’, Jul 2023, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“right - left - yes”: the interactional and collaborative achievement of synchronization with the avatar in a Kinect dance game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel “Digital play as socio-pragmatic practice”, Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium ‘A cross-linguistic and cross-methodological approach to storytelling in talk-in-interaction’, Jul 2023, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the transmission of clinical information during nursing handovers to the sharing of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel “Interaction in nursing: conversation and multimodal analytic studies”, Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparación y dinámica grupal : análisis internacional de la producción discursiva de estudiantes universitarios de ELE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII. Congreso de la Asociación Alemana de Hispanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Graz, Feb 2023, Graz, Alemania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaching Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Ruptures créatrices »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« j` suis où », « violet c’est qui » : usages et fonctions de ces petites questions pour se repérer dans l’espace d’un jeu multi-joueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces Petites Choses Vidéoludiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtié Lyon 3, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03935071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique interactionnelle appliquée aux pratiques des joueurs : méthodes, contextes, objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudoLing : liens entre langue(s) et jeu(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire FoReLLIS, Jun 2022, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03935006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaching Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Ruptures créatrices »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung der DGfS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied practices of spectating in video gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience, discours et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiburce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“peut-être on peut improviser un peu” cas de co-construction de références ad hoc en situation interactionnelle de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Chernyshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Smykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international LED 2021. La référence : (co-)construction et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From psychiatric care practices to research: the CIPSY project dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of new affordances in collaborative analyses of complex data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Chernyshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Smykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Franco Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Team Science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network for the Science of Team Science and Virginia Tech, Jun 2021, Blacksburg, Virginia (on-line), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence d’interaction des infirmiers en psychiatrie : une analyse interactionnelle et multimodale des relèves orales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFLA - Traiter, explorer, et analyser des corpus : quels apports pour la société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La utilización del programa ELAN en la investigación lingüística de la lengua hablada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études LAMIE - Fédération internationale pour l'étude sociolinguistique des LAngues des MIgrants Espagnols en France et dans l'Europe francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Perpignan, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de la cortesía lingüística a nivel de las rutinas de conversación en las interacciones de servicio. Posibles usos en la didáctica del español como lengua extranjera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études CLAPI-ELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience, discours et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiburce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The storytelling activity in a feminist debate. An interactional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur le récit en espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à jouer: Comment apprendre la ludicité aux enfants. Une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRELA 2019 : Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre Aphasiques et Aidants. Une analyse linguistique et multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Les approches en SHS dans la recherche en Orthophonie : journée d’études interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon (UCBL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIPSY. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Regards croisés sur le langage dans la pratique du soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon (Centre hospitalier Le Vinatier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le menu au restaurant : Histoire, Interaction, Représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Terminologies et discours gastronomiques et œnologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and mutualisation of the information during nurses' work shift meetings in a psychiatric structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COACT 2019: Interaction and discourse in flux: Changing landscapes of everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique émotionnelle en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les émotions en activité(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et prise en main du logiciel ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon (MSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu comme pratique sociale : une activité riche d’informations, complexe et bien orchestrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIPSY. Le patient dans les mots du soignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Le soin dans le langage de celles et ceux qui le viven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon (Centre Léon Bérard), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurses’ Interaction Competence around the patient file: analysis of meetings and work shifts in psychiatry service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maritaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA : International Institute for Ethnomethodology and Conversation Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto CLAPI-ELE: &amp;quot;Lingüística de corpus y enseñanza del español profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Acosta Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abraham Macias Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres discursifs hybrides et leur enseignement/apprentissage en espagnol des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Playing together: the dynamic participation framework of gaming interactions between parents and children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COACT Conference “Interaction and discourse in flux: Changing landscapes of everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le menu au restaurant : Histoire, Interaction, Représentation. Numérisation et indexation des menus issus du fonds Orsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Convention Internationale d’Histoire et des Cultures de l’Alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer Ensemble - Pratiques interactionnelles de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructing and giving advices: Different formats of instructions in videogame interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’Association Suisse de Linguistique Appliquée (VALS-ASLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager un joueur / avatar : analyses séquentielles, prosodiques et multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Jeux Vidéo en pratique” (Projet JouEs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02093147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spectateur as coach: encouraging, instructing or advising in videogame interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel: Orders of mediated interaction (Ilkka Arminen, Christian Licoppe, Jo Meredith, Anna Spagnolli, Wyke Stommel), International Conference on Conversation Analysis (ICCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spectator as coach: Encouraging, instructing or advising in videogame interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2018 : international Interactions Multimodales par Écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisations d’extraits de jeux vidéo et prises en compte des ressources multimodales pour une analyse des pratiques interactionnelles entre joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : ASL Co(n)textualisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling, Université Paul Valéry Montpellier 3, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider les joueurs en tant que spectateur « coach » : un panorama des actions observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Discours Programmateurs et Sciences du Langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager un joueur comme pratique interactionnelle lors d’une session de jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeux vidéo en pratique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multimodales des interactions en situation de jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : La multimodalité dans les échanges en ligne – de la construction des corpus multimodaux à leur analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Guichon, ICAR, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging and instructing in videogame interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRA 2017: 15th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive organization of help in pedagogical online conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOP-L2 : Interactional Competences and Practices in a Second Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of caregiver’s repetitions and reformulations in interaction with Alzheimer patients to question their ability to &amp;quot;read in the thoughts of others&amp;quot; (ToM))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADA 2017 : International Association for Dialogue Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bologne, Oct 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body as a controller to move its videogame avatar: players practice between knowledge, learning and resistance to the human-machine interaction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADA 2017 : International Association for Dialogue Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et Pratiques de Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Pratiques du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfeuern in Videospielsessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbeitstagung Gesprächsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps comme contrôleur pour animer son avatar de jeu vidéo : pratiques de joueurs entre savoir-faire, apprentissage et résistance au dispositif d’interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire InSitu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body as a controller to move its videogame avatar: players practice between knowledge, learning and resistance to the human-machine interaction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAL 2016 – L’être de langage, entre corps et technique : nouvelles données, nouvelle donne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling, Université Paul Valery Montpellier 3, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS « Identité numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps comme contrôleur pour animer son avatar de jeu vidéo : analyse de la présence de soi à l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2016 : Interactions Multimodales Par Ecrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-choisir une araignée comestible : analyse multimodale. Méthodes qualitatives et quantitatives utilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dans le cadre du projet ANR JEN.lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the avatar considered as a participant by the players? A conversational analysis of multiplayers videogames interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation, Language and Bodies in Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bâle, Jun 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Grice’s maxims in the digital discourse and their role in the identity construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference: Approaches to Digital Discourse Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valencia, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construct his identity being aphasic : modalities and impacts for the social interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th anniversary of the International Association for Dialogue Analysis (IADA) – Anthropologies of Dialogue International Conference. [IADA 2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Dialogue Analysis (IADA), Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l’objet “écran” comme artefact interactionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée transversale InSitu : Le rôle des objets matériels dans les situations de collaborations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité et recherche de mot : usage du mime chez la personne aphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interaction-Santé, « Construire du sens avec l’aide d’un tiers : le recours à une médiation dans les situations d’accompagnement, d’aide ou de soin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« But you are blue you now? » : The identification work by players in videogame interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference: Approaches to Digital Discourse Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valencia, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures and word search activity: The use of mime processes in aphasic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser ELAN en Sciences du Langage à des fins d’analyses linguistiques complexes : un éventail d’exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique : L'analyse des interactions à partir de la vidéo et de logiciels d'annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sabine Zorn, INSHEA, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic approach in clinical analysis of verbal interactions during the conversation between aphasic person and his partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Applied Linguistics and Professional Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A qui tu parles ? » Références problématiques entre les joueurs dans l’espace virtuel du jeu à l’écran et l’espace réel des joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC : Interactions Multimodales par ECran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles d’aphasiques en interaction : Quand le mot manque, le geste compense-t-il?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactional Competences in Institutional Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les joueurs en interaction : histoires d’expériences vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMPEC: Interactions Multimodales Par ECran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Develotte, laboratoire ICAR, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de désalignement et manifestations de désaccord chez les personnes aphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki-Lothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC Praxiling 2013 : Manifestation(s) du désaccord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix méthodologiques pour une analyse de conversation en situation de jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLDOC 2012, Traitement de corpus : outils et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, Université Paris Ouest Nanterre la Défense, France. pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier le cadre participatif pour résoudre un problème client : exemples d'ajustement opéré par les professionnels dans les interactions en centre d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.477-492, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Centre de Ressources Numériques pour les Corpus de Vidéo Située (CorVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième Université TGE-ADONIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les activités de télé-opérateurs dans leur environnement de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Transdisciplinaire " Filmer le travail, Film et travail "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix en Provence, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du cadre participatif dans des interactions médiatisées par un dispositif visiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations, usages, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00134909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 Years of Applied Linguistics: Toward more engaged research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kramsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins Publishing Company, 22, 2026, AILA Applied Linguistics Series, 9789027243966. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/aals.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR - Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité du langage dans les interactions et l'acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, Langues, Gestes, Paroles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en linguistique et en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2017, 978-2-35935-178-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01556800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICODOC 2015: Colloque Jeunes Chercheurs du Laboratoire ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2015, 978-2-7598-1921-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Towards more engagement (even after) 60 years of Applied Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60 Years of Applied Linguistics: Toward more engaged research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, John Benjamins Publishing Company, pp.1-15, 2026, AILA Applied Linguistics Series, 9789027243966. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/aals.22.intro⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“peut-être on peut improviser un peu”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Chernyshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, John Benjamins, pp.287 - 304, 2023, Studies in Language Companion Series, 9789027212948. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228.15bal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal practice of participation in a complex and dynamic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: Explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, 2022, 978-3-96110-345-4. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6620129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient dans les mots du soignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Pierron; Gisèle Whvetzoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, langage et narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.87-100, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaktionen bei Videospiel-Sessions: Interagieren in einem hybriden Raum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konstanze Marx &amp; Axel Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaktion und Medien. Interaktionsanalytische Zugänge zu medienvermittelter Kommunikation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winter (Reihe OraLingua), pp.219-254, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Panorama de la multimodalité du langage oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité du langage dans les interactions et l'acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Langues, Gestes, Paroles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Traitement multimodal des données versus analyse multimodale des interactions : perspective de l’Ethnométhodologie et de l’Analyse Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Mazur-Palandre; Isabel Colón de Carvajal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité du langage dans les interactions et l’acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. La multimodalité : un domaine encore et toujours à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité du langage dans les interactions et l'acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-332, 2019, Langues, Gestes, Paroles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solliciter et apporter de l'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Guichon; Marion Tellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'oral en ligne : une approche multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Didier, 2017, 2278087339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences d’aide dans la conversation pédagogique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Guichon; Marion Tellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’oral en ligne. Une approche multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Didier, pp.91-124, 2017, Langues &amp; Didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des interactions dans les lieux de vie d’un patient aphasique. Auto-répétitions, répétitions collaboratives, et reformulations des aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Teston-Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Manuel Lopez Muñoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges du discours. Personnes, temps, lieux, objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert-Lucas, pp.337-349, 2015, 978-2-35935-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« t’es qui toi ? »… Question sans réponse en situation de jeux vidéo multi-joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Manuel Lopez Muñoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges du discours. Personnes, temps, lieux, objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert-Lucas, pp.107-118, 2015, 978-2-35935-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Where is Life?&amp;quot; Comitment and Micro-interactions in Videogames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawn Stobbart; Monica Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging with videogames: play, theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Press, pp.53-63, 2014, 978-1-84888-295-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à distance par visiophone : modification du cadre participatif lors de l'intégration d'un nouveau locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenza Mondada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en interaction : participation, spatialité, mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.323-356, 2014, 2-84788-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés choraux : une forme de segments répétés émergeant dans les interactions de jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ter Minassian, S. Rufat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, pp.149-166, 2011, Lecture > Play</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche méthodologique iENA (Interactional Epistemic Network Analysis), possible grâce à la combinaison d’ENA et des analyses interactionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des artefacts technologiques dans l'interaction : Analyse linguistique et multimodale des pratiques professionnelles en centre d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00632408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières aux dispositifs techniques : recherches dans les contextes de la santé et du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Ecole Normale Supérieure de Lyon, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05591314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier – Transcrire avec un logiciel. Transcription outillée, principes et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole thématique SocioMul (Sociolinguistique, Multilinguisme), Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04792089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clip vidéo - Session de jeu de société Splendor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doulfaquar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clip Vidéo - Extrait jeu de société - Timeline Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Doulfaquar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clip vidéo - Extrait session jeu de société - Catane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est qui ce bolide » - Corpus New Super Mario Bros - 4 joueurs - ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11673,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24428004"/>
+    <w:nsid w:val="3A6FE4E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11904,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabel-colondecarvajal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8664-3503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156874601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33352/prlg.120564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791996v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2021.46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2021.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v2i2.118041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colon de Carvajal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7682" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4464" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Cirillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2015.1056691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630514v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki-Lothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00134909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maitre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/fr/articles/shsconf/abs/2015/07/contents/contents.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.15bal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620129" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934674v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527289v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00632408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05591314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792089v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04393144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabel-colondecarvajal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8664-3503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156874601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-r5AP9oAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791996v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33352/prlg.120564" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2021.46" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2021.33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v2i2.118041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colon de Carvajal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7682" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2991" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Cirillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2015.1056691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630514v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792069v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094826v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389586v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki-Lothe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00134909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maitre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/fr/articles/shsconf/abs/2015/07/contents/contents.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.15bal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527289v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271989v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00632408v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05591314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05464280v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04393144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>