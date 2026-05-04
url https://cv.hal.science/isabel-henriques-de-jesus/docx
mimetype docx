--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -305,1851 +305,1851 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mente livre e olhar lúcido. - Natália Correia em Descobri que era europeia - impressões duma viagem à América</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Natália Correia : la voix rebelle (1923 -2023) "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRILUS / UR Etudes Romanes / Université Paris Nanterre; Chaire Lindley Cintra de Camões, I.P, Lectorat de Portugais de l’Univ. Paris 8, en collaboration avec la chaire AlmCRILUS; Chair Lindley Cintra; Chaire Lindley Cintra de Camões, I.P, Lectorat de Portugais de l’Université Paris 8, en collaboration avec la chaire Almada Negreiros de l’Universität Göttingen, l’IELT/CICS.NOVA-FACES DE EVA de l’Universidade Nova de Lisboa et la Maison du Portugal – André de Gouveia (CIUP)greiros de l’Universität Göttingen, l’IELT/CICS.NOVA-FACES DE EVA de l’Universidade Nova de Lisboa et la Maison du Portugal- André de Gouveia (CIUP).; avec la chaire Almada Negreiros de l’Universität Göttingen; IELT/CICS.NOVA-FACES DE EVA de l’Universidade Nova de Lisboa et la Maison du Portugal; André de Gouveia (CIUP), Oct 2023, Nanterre et Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Como se de uma conversa se tratasse... Annie Ernaux, as três Marias, e os corpos macerados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo. O cinquentenário de Novas Cartas Portuguesas. Subversão e solidariedade feminista - homenagem a Ana Luisa Amaral”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IELT e Faces de Eva (Nova.FCSH), Oct 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et solitude dans Novas Cartas Portuguesas des &amp;quot;trois Marias&amp;quot; et L'Événement d'Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes écrivaines portugaises pendant la Dictature Militaire et l'État Nouveau (1926-1974)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRILUS et Chaire Lindley Cintra, Camões, I.P., Feb 2022, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apresentação do projecto &amp;quot;Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo, em Portugal, África, Ásia e países de emigração</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabel Henriques de Jesus</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sousa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio Maria Archer - Reflexos e Reflexões</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teresa Sousa de Almeida, Isabel Henriques de Jesus &amp; outros, Jan 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eulália de Macedo – um olhar perscrutador da realidade envolvente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio Internacional Ver/Rever a Escrita de Mulheres em Portugal (1926-1974)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IELT; Faces de Eva (NOVA.FCSH); CRILUS, Mar 2020, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maina Mendes de Maria Velho da Costa – uma vaga chamada Mulher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Voir/Revoir l’écriture de femmes au Portugal (1926-1974)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRILUS et Cátedra Lindley Cintra de Camões, I.P., Oct 2020, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falar de mulheres: a multiplicidade e a diversidade por detrás da figuração</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CRILUS "La langue portugaise en cultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRILUS et Chaire Lindley Cintra/Maison du Portugal, Feb 2020, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La domesticité dans la littérature portugaise des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Sousa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04305965v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International " Domestiques et domesticité dans les pays de langues romanes hier et aujourd’hui : Employé(e)s ou esclaves ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre (EA Etudes Romanes 369 / CRILUS, CRIX, Chaire Lindley Cintra) et Lectorat de Camões, I.P. de l’université Paris 8, dans le cadre du projet UPL « Les espaces-temps de la contestation en Péninsule Ibérique » et Les « non lus » de la contestation en Péninsule Ibérique (Espagne, Portugal 1926- 2011), en collaboration avec The Colour of Labour, ERCAdG 2015 695573 PI Cristiana Bastos, ICS-ULisboa le CRIMIC (Université Paris 4 Sorbonne), le CREPAL (Université Paris 3 Sorbonne Nouvelle), le CIRESC, le CRHIA, l’ IEA (en toutes lettres) en partenariat avec la Fondation Gulbenkian – Délégation en France et la Maison du Portugal – André de Gouveia (CIUP) et le Festival Parfums de Lisbonne.; du projet UPL « Les espaces-temps de la contestation en Péninsule Ibérique » et Les « non lus » de la contestation en Péninsule Ibérique (Espagne, Portugal 1926- 2011), en collaboration avec The Colour of Labour, ERCAdG 2015 695573 PI Cristiana Bastos, ICS-ULisboa le CRIMIC (Université Paris 4 Sorbonne), le CREPAL (Université Paris 3 Sorbonne Nouvelle), le CIRESC, le CRHIA, l’ IEA (en toutes lettres) en partenariat avec la Fondation Gulbenkian – Délégation en France et la Maison du Portugal – André de Gouveia (CIUP) et le Festival Parfums de Lisbonne.; Colloque organisé par l’université Paris Nanterre (EA Etudes Romanes 369 / CRILUS, CRIX, Chaire Lindley Cintra) et Lectorat de Camões, I.P. de l’université Paris 8, dans le cadre du projet UPL « Les espaces-temps de la contestation en Péninsule Ibérique » et Les « non lus » de la contestation en Péninsule Ibérique (Espagne, Portugal 1926- 2011), en collaboration avec The Colour of Labour, ERCAdG 2015 695573 PI Cristiana Bastos, ICS-ULisboa le CRIMIC (Université Paris 4 Sorbonne), le CREPAL (Université Paris 3 Sorbonne Nouvelle), le CIRESC, le CRHIA, l’ IEA (en toutes lettres) enrtenariat avec la Fondation Gulbenkian – Délégation en France et la Maison du Portugal – André de Gouveia (CIUP) et le Festival Parfums de Lisbonne., May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Chiziane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pode um gesto imenso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 49, pp.166-182. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press, 50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422939v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pode um gesto imenso</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paulina Chiziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 49, pp.166-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34619/ohs6-ekx0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431517v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrar a literatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34619/y0b4-cltb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arte o que diz e o que omite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34619/i0yd-zmfk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomear os interditos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34619/8efd-ccrw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosidade e persistência</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
+                <w:t xml:space="preserve">Romper com o &amp;quot;masculino por defeito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Henriques de Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46, pp.7-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34619/mlqv-rhdu⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 45, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34619/wtoi-km61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432958v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romper com o &amp;quot;masculino por defeito</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Henriques de Jesus</w:t>
+                <w:t xml:space="preserve">Curiosidade e persistência</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45, pp.7-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34619/wtoi-km61⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 46, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34619/mlqv-rhdu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431450v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nota de Abertura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 44, pp.7-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34619/rwxm-ck56⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 43, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34619/3mhs-y049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431410v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nota de Abertura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 43, pp.7-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34619/3mhs-y049⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 44, pp.7-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34619/rwxm-ck56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431387v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nota de Abertura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Henriques De Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nota de Abertura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nota de Abertura</w:t>
+                <w:t xml:space="preserve">Eu matei Sherazade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 39, pp.7-9</w:t>
+              <w:t xml:space="preserve">, 2018, 39, pp.203-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431243v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nota de Abertura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eu matei Sherazade</w:t>
+                <w:t xml:space="preserve">Nota de Abertura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 39, pp.203-205</w:t>
+              <w:t xml:space="preserve">, 2018, 39, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431288v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mente livre e olhar lúcido. - Natália Correia em Descobri que era europeia - impressões duma viagem à América</w:t>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Henriques de Jesus Isabel</w:t>
+                <w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Henriques de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Sousa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...178 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang Verlag, 2023, Coleção Mundos de Lingua Portuguesa, Graça Dos Santos, 978-2-87574-478-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...200 lines deleted...]
-                <w:t xml:space="preserve">hal-04432827v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2304,51 +2304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriques de Jesus Isabel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Henriques de Jesus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sousa de Almeida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20557" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Henriques De Jesus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Macedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/ohs6-ekx0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/y0b4-cltb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/i0yd-zmfk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/8efd-ccrw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/mlqv-rhdu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/wtoi-km61" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/rwxm-ck56" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/3mhs-y049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriques de Jesus Isabel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432493v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Henriques De Jesus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sousa de Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Macedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/ohs6-ekx0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/y0b4-cltb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/i0yd-zmfk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/8efd-ccrw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Henriques de Jesus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/wtoi-km61" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/mlqv-rhdu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/3mhs-y049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/rwxm-ck56" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20557" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>