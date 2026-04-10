--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -66,4819 +66,4949 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Estuarine Turbidity Maximum Dynamics and River Discharge on Tide Propagation in Two Fluvial-Estuarine Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brivady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Clercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (3), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-026-01677-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of low and high density microplastics in the world's largest choked coastal lagoon under contrasting meteoceanographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristhal Doto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, pp.105396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2024.105396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A wave-resolving two-dimensional vertical Lagrangian approach to model microplastic transport in nearshore waters based on TrackMPD 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.319-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-319-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the relative contributions of forcings to the variability of estuarine surface suspended sediments using a machine learning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Tavora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.105429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2025.105429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of sediment transport in a highly turbid estuary with pronounced seasonal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Kim-Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2024.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling Microplastic Dynamics in Estuaries: A Comprehensive Review, Challenges and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.7227-7255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the potential source routes of marine macroplastics on a beach adjacent to the Patos Lagoon Estuary, South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristhal Doto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, pp.118349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphological evolution in a medium macrotidal estuary across 88 years: shift from natural to human-influenced states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongcheng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yining Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 655, pp.132933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectory, fate, and magnitude of continental microplastic loads to the inner shelf: A case study of the world's largest coastal shallow lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Zacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 948, pp.174791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JC021558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Settling dynamics of cohesive sediments in a highly turbid tidal river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 457, pp.106995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.106995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial distribution of anthropogenic particles and microplastics in a meso-tidal lagoon (Arcachon Bay, France): A multi-compartment approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalon Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Dusacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chassaigne-Viscaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 898, pp.165460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-Density Plastic Debris Dispersion beneath the Mediterranean Sea Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical processes matters! Recommendations for sampling microplastics in estuarine waters based on hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.114932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The streaming of plastic in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30572-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Biofilms and Particle Physical Properties on the Rising and Settling Velocities of Microplastic Fibers and Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c01302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Jalón‐rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y M Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H M Schuttelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R L Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2020JC016273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stranded in the high tide line: spatial and temporal variability of beached microplastics in a semi-enclosed embayment (Arcachon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Laserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of water-exchange capacity to human interventions in Jiaozhou Bay, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.107088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Control of Multidecadal Variability in River Discharge and Precipitation in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13030257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.104225 (IF 3,538). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the potential risk and relationship between microplastics and phthalates in surface seawater of a heavily human-impacted metropolitan bay in northern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaozhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.111067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Seasonal River Discharge on Tidal Propagation in the Ganges‐Brahmaputra‐Meghna Delta, Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W E Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jalón‐rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (11), pp.e2020JC016417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of land reclamation on sediment transport and sedimentary environment in a macro-tidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.106861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 3rd workshop on sediment dynamics of muddy coasts and estuaries: An introduction and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.106994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, construction, and application of a regional ocean database: A case study in Jiaozhou Bay, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehai Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.210-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3D numerical model to Track Marine Plastic Debris (TrackMPD): Sensitivity of microplastic trajectories and fates to particle dynamical properties and physical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.256-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of sedimentation changes under anthropogenic influence in a medium-scale estuary based on a decadal chronological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 227, pp.106295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Coastal Infrastructure on Ocean Colour Remote Sensing: A Case Study in Jiaozhou Bay, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11080946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To What Extent Multidecadal Changes in Morphology and Fluvial Discharge Impact Tide in a Convergent (Turbid) Tidal River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hanquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.3241-3258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal upwelling by wind-driven forcing in Jervis Bay, New South Wales: A numerical study for 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn-Jong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking the turbidity maximum zone in the Loire Estuary (France) based on a long-term, high-resolution and high-frequency monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03678731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbidity in the fluvial Gironde Estuary (southwest France) based on 10-year continuous monitoring: sensitivity to hydrological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalon Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.2805-2819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2805-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Microplastic-Sediment Interactions on Microplastics Dispersion in the Gironde Estuary: A Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Ruiz Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres annuelles du GDR 'Plastiques, Environnement, Santé'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Erodability of Microplastics in Muddy Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling microplastics in estuarine environments: lessons learned from suspended sediment dynamics and perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194470v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...3920 lines deleted...]
-                <w:t xml:space="preserve">hal-04591147v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of microplastic debris in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Díez-Minguito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences: Treatise of estuarine and coastal science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, 2024, 9780124095489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4888,241 +5018,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of microplastics in the Gironde estuary: Sensitivity to physical processes and their parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing microplastic sampling efficiency with in-situ filtration instrumentation: a novel protocol for turbid estuarine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Ruiz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5132,114 +5262,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des changements hydro-sédimentaires de l'estuaire de la Gironde en lien avec les pressions sur le milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01407361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5386,51 +5516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8819" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristhal Doto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Helena Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105396" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Anh Do" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2024.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongcheng Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132933" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118349" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jalon Rojas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dusacre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chassaigne-Viscaino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165460" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08873" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114932" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30572-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laserre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hua Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030257" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W E Elahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A Ritchie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Fredj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111067" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106861" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Qiao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houjie Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehai Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106295" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080946" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hanquiez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013466" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn-Jong Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Jiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.11.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2805-2015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00022-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407361v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n Rojas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0165" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cheynel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Clercx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-026-01677-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristhal Doto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Helena Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105429" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Anh Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2024.12.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Xia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongcheng Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132933" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Fernandes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174791" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jalon Rojas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dusacre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chassaigne-Viscaino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08873" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30572-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laserre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030257" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Fredj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W E Elahi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A Ritchie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016417" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Cheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106861" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Qiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houjie Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106994" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611407v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehai Song" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106295" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080946" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hanquiez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn-Jong Sun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Jiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.11.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2805-2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8819" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00022-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n Rojas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0165" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>