--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,3904 +230,4142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of low and high density microplastics in the world's largest choked coastal lagoon under contrasting meteoceanographic conditions</w:t>
+                <w:t xml:space="preserve">Sinking Together? Settling Behavior of Microplastics in the Presence of Fine Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristhal Doto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
+                <w:t xml:space="preserve">Vania Ruiz-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2024.105396⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (13), pp.10251-10262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6c00748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904541v1</w:t>
+                <w:t xml:space="preserve">hal-05605717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-resolving two-dimensional vertical Lagrangian approach to model microplastic transport in nearshore waters based on TrackMPD 3.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating plastic export from estuaries into the sea using an estuarine-mass-balance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M.P. van Waterschoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.J. Tas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vriend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-319-2025⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 230, pp.119793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926832v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the relative contributions of forcings to the variability of estuarine surface suspended sediments using a machine learning framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the potential source routes of marine macroplastics on a beach adjacent to the Patos Lagoon Estuary, South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Tavora</w:t>
+                <w:t xml:space="preserve">Kristhal Doto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy El Hourany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
+                <w:t xml:space="preserve">Pablo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 287, pp.105429. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, pp.118349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2025.105429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028564v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modeling of sediment transport in a highly turbid estuary with pronounced seasonal variations</w:t>
+                <w:t xml:space="preserve">Geomorphological evolution in a medium macrotidal estuary across 88 years: shift from natural to human-influenced states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Kim-Anh Do</w:t>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">Xiaoming Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Tassi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hongcheng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yining Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2024.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 655, pp.132933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903358v1</w:t>
+                <w:t xml:space="preserve">hal-05267205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Microplastic Dynamics in Estuaries: A Comprehensive Review, Challenges and Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 (20), pp.7227-7255. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 18, pp.7227-7255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7227-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the potential source routes of marine macroplastics on a beach adjacent to the Patos Lagoon Estuary, South Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamics of low and high density microplastics in the world's largest choked coastal lagoon under contrasting meteoceanographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristhal Doto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118349⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, pp.105396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2024.105396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267219v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological evolution in a medium macrotidal estuary across 88 years: shift from natural to human-influenced states</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hongcheng Sun</w:t>
+                <w:t xml:space="preserve">A wave-resolving two-dimensional vertical Lagrangian approach to model microplastic transport in nearshore waters based on TrackMPD 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yining Chen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 655, pp.132933. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.319-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-319-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267205v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory, fate, and magnitude of continental microplastic loads to the inner shelf: A case study of the world's largest coastal shallow lagoon</w:t>
+                <w:t xml:space="preserve">Quantifying the relative contributions of forcings to the variability of estuarine surface suspended sediments using a machine learning framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Silva</w:t>
+                <w:t xml:space="preserve">Juliana Tavora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Moreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreia Fernandes</w:t>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174791⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.105429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2025.105429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777725v1</w:t>
+                <w:t xml:space="preserve">hal-05028564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of sediment transport in a highly turbid estuary with pronounced seasonal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Kim-Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779412v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling dynamics of cohesive sediments in a highly turbid tidal river</w:t>
+                <w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.106995⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JC021558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093832v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of anthropogenic particles and microplastics in a meso-tidal lagoon (Arcachon Bay, France): A multi-compartment approach.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectory, fate, and magnitude of continental microplastic loads to the inner shelf: A case study of the world's largest coastal shallow lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
+                <w:t xml:space="preserve">Carolina Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Jalon Rojas</w:t>
+                <w:t xml:space="preserve">Laura Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Dusacre</w:t>
+                <w:t xml:space="preserve">Larissa Zacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chassaigne-Viscaino</w:t>
+                <w:t xml:space="preserve">Andreia Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 898, pp.165460. </w:t>
+              <w:t xml:space="preserve">, 2024, 948, pp.174791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197364v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Density Plastic Debris Dispersion beneath the Mediterranean Sea Surface</w:t>
+                <w:t xml:space="preserve">Spatial distribution of anthropogenic particles and microplastics in a meso-tidal lagoon (Arcachon Bay, France): A multi-compartment approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Charlotte Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabel Jalon Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Dusacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chassaigne-Viscaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08873⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 898, pp.165460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087301v1</w:t>
+                <w:t xml:space="preserve">hal-04197364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical processes matters! Recommendations for sampling microplastics in estuarine waters based on hydrodynamics</w:t>
+                <w:t xml:space="preserve">Settling dynamics of cohesive sediments in a highly turbid tidal river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114932⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 457, pp.106995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.106995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093809v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The streaming of plastic in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Low-Density Plastic Debris Dispersion beneath the Mediterranean Sea Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Pedrotti</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30572-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681468v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Biofilms and Particle Physical Properties on the Rising and Settling Velocities of Microplastic Fibers and Sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical processes matters! Recommendations for sampling microplastics in estuarine waters based on hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c01302⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.114932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689581v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Biofilms and Particle Physical Properties on the Rising and Settling Velocities of Microplastic Fibers and Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Jalón‐rojas</w:t>
+                <w:t xml:space="preserve">Linda Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y M Dijkstra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c01302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337078v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stranded in the high tide line: spatial and temporal variability of beached microplastics in a semi-enclosed embayment (Arcachon, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lefebvre</w:t>
+                <w:t xml:space="preserve">The streaming of plastic in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149144⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30572-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783877v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of water-exchange capacity to human interventions in Jiaozhou Bay, China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Control of Multidecadal Variability in River Discharge and Precipitation in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107088⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13030257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438924v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Control of Multidecadal Variability in River Discharge and Precipitation in Western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Jalón‐rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y M Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H M Schuttelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R L Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.257. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2020JC016273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13030257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411133v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stranded in the high tide line: spatial and temporal variability of beached microplastics in a semi-enclosed embayment (Arcachon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Virolle</w:t>
+                <w:t xml:space="preserve">Juliette Laserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Féniès</w:t>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447126v1</w:t>
+                <w:t xml:space="preserve">hal-03783877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential risk and relationship between microplastics and phthalates in surface seawater of a heavily human-impacted metropolitan bay in northern China</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhaozhao Li</w:t>
+                <w:t xml:space="preserve">Response of water-exchange capacity to human interventions in Jiaozhou Bay, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111067⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.107088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442135v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Seasonal River Discharge on Tidal Propagation in the Ganges‐Brahmaputra‐Meghna Delta, Bangladesh</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the potential risk and relationship between microplastics and phthalates in surface seawater of a heavily human-impacted metropolitan bay in northern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaozhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JC016417⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.111067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438903v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of land reclamation on sediment transport and sedimentary environment in a macro-tidal estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixin Cheng</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106861⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.104225 (IF 3,538). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438461v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3rd workshop on sediment dynamics of muddy coasts and estuaries: An introduction and synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+                <w:t xml:space="preserve">Influence of Seasonal River Discharge on Tidal Propagation in the Ganges‐Brahmaputra‐Meghna Delta, Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W E Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Chai</w:t>
+                <w:t xml:space="preserve">I. Jalón‐rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Qiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">X. H Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houjie Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. A Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 245, pp.106994. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (11), pp.e2020JC016417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438456v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, construction, and application of a regional ocean database: A case study in Jiaozhou Bay, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Yuan</w:t>
+                <w:t xml:space="preserve">Impacts of land reclamation on sediment transport and sedimentary environment in a macro-tidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dehai Song</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10304⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.106861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611407v1</w:t>
+                <w:t xml:space="preserve">hal-03438461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D numerical model to Track Marine Plastic Debris (TrackMPD): Sensitivity of microplastic trajectories and fates to particle dynamical properties and physical processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 3rd workshop on sediment dynamics of muddy coasts and estuaries: An introduction and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.106994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04611362v1</w:t>
+                <w:t xml:space="preserve">hal-03438456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of sedimentation changes under anthropogenic influence in a medium-scale estuary based on a decadal chronological framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 227, pp.106295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Coastal Infrastructure on Ocean Colour Remote Sensing: A Case Study in Jiaozhou Bay, China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Design, construction, and application of a regional ocean database: A case study in Jiaozhou Bay, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehai Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11080946⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.210-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611413v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To What Extent Multidecadal Changes in Morphology and Fluvial Discharge Impact Tide in a Convergent (Turbid) Tidal River</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Schmidt</w:t>
+                <w:t xml:space="preserve">A 3D numerical model to Track Marine Plastic Debris (TrackMPD): Sensitivity of microplastic trajectories and fates to particle dynamical properties and physical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (5), pp.3241-3258. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.256-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC013466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104662v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal upwelling by wind-driven forcing in Jervis Bay, New South Wales: A numerical study for 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youn-Jong Sun</w:t>
+                <w:t xml:space="preserve">Impact of Coastal Infrastructure on Ocean Colour Remote Sensing: A Case Study in Jiaozhou Bay, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11080946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611392v1</w:t>
+                <w:t xml:space="preserve">hal-04611413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the turbidity maximum zone in the Loire Estuary (France) based on a long-term, high-resolution and high-frequency monitoring network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+                <w:t xml:space="preserve">To What Extent Multidecadal Changes in Morphology and Fluvial Discharge Impact Tide in a Convergent (Turbid) Tidal River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bertier</w:t>
+                <w:t xml:space="preserve">V. Hanquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.3241-3258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03678731v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coastal upwelling by wind-driven forcing in Jervis Bay, New South Wales: A numerical study for 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn-Jong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking the turbidity maximum zone in the Loire Estuary (France) based on a long-term, high-resolution and high-frequency monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03678731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Turbidity in the fluvial Gironde Estuary (southwest France) based on 10-year continuous monitoring: sensitivity to hydrological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalon Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), pp.2805-2819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-19-2805-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4137,878 +4375,878 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Microplastic-Sediment Interactions on Microplastics Dispersion in the Gironde Estuary: A Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Ruiz Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres annuelles du GDR 'Plastiques, Environnement, Santé'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Erodability of Microplastics in Muddy Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling microplastics in estuarine environments: lessons learned from suspended sediment dynamics and perspectives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691412v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+                <w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691434v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">Sampling microplastics in estuarine environments: lessons learned from suspended sediment dynamics and perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194470v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of microplastic debris in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Díez-Minguito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences: Treatise of estuarine and coastal science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, 2024, 9780124095489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5018,241 +5256,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of microplastics in the Gironde estuary: Sensitivity to physical processes and their parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing microplastic sampling efficiency with in-situ filtration instrumentation: a novel protocol for turbid estuarine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Ruiz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5262,114 +5500,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des changements hydro-sédimentaires de l'estuaire de la Gironde en lien avec les pressions sur le milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01407361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5516,51 +5754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cheynel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Clercx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-026-01677-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristhal Doto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Helena Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105429" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Anh Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2024.12.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Xia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongcheng Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132933" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Fernandes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174791" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jalon Rojas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dusacre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chassaigne-Viscaino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08873" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30572-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laserre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030257" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Fredj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W E Elahi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A Ritchie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016417" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Cheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106861" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Qiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houjie Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106994" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611407v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehai Song" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106295" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080946" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hanquiez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn-Jong Sun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Jiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.11.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2805-2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8819" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00022-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n Rojas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0165" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cheynel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Clercx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-026-01677-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6c00748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.P. van Waterschoot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.J. Tas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vriend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristhal Doto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118349" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Xia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongcheng Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132933" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7227-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Helena Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105396" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Anh Do" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2024.12.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jalon Rojas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dusacre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chassaigne-Viscaino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08873" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114932" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30572-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laserre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hua Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Fredj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W E Elahi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A Ritchie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Cheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106861" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Qiao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houjie Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106994" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106295" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehai Song" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.052" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080946" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hanquiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn-Jong Sun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Jiang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.11.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2805-2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691412v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00022-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n Rojas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0165" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>