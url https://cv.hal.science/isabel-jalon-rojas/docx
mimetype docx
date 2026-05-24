--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -468,1165 +468,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the potential source routes of marine macroplastics on a beach adjacent to the Patos Lagoon Estuary, South Brazil</w:t>
+                <w:t xml:space="preserve">Modelling Microplastic Dynamics in Estuaries: A Comprehensive Review, Challenges and Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Soares</w:t>
+                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristhal Doto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118349⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.7227-7255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7227-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267219v1</w:t>
+                <w:t xml:space="preserve">hal-05268811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological evolution in a medium macrotidal estuary across 88 years: shift from natural to human-influenced states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of low and high density microplastics in the world's largest choked coastal lagoon under contrasting meteoceanographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristhal Doto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zheng</w:t>
+                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoming Xia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132933⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, pp.105396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2024.105396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267205v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Microplastic Dynamics in Estuaries: A Comprehensive Review, Challenges and Recommendations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wave-resolving two-dimensional vertical Lagrangian approach to model microplastic transport in nearshore waters based on TrackMPD 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18, pp.7227-7255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7227-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.319-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-319-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268811v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of low and high density microplastics in the world's largest choked coastal lagoon under contrasting meteoceanographic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
+                <w:t xml:space="preserve">Quantifying the relative contributions of forcings to the variability of estuarine surface suspended sediments using a machine learning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Tavora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 285, pp.105396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2024.105396⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 287, pp.105429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2025.105429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904541v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-resolving two-dimensional vertical Lagrangian approach to model microplastic transport in nearshore waters based on TrackMPD 3.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of sediment transport in a highly turbid estuary with pronounced seasonal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Kim-Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marieu</w:t>
+                <w:t xml:space="preserve">Pablo Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.319-336. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.333-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-319-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926832v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the relative contributions of forcings to the variability of estuarine surface suspended sediments using a machine learning framework</w:t>
+                <w:t xml:space="preserve">Modeling the potential source routes of marine macroplastics on a beach adjacent to the Patos Lagoon Estuary, South Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Tavora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Helena Fernandes</w:t>
+                <w:t xml:space="preserve">Ana Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristhal Doto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2025.105429⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, pp.118349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028564v1</w:t>
+                <w:t xml:space="preserve">hal-05267219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modeling of sediment transport in a highly turbid estuary with pronounced seasonal variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphological evolution in a medium macrotidal estuary across 88 years: shift from natural to human-influenced states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Kim-Anh Do</w:t>
+                <w:t xml:space="preserve">Xiaoming Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">Hongcheng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Tassi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Yining Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (2), pp.333-347. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 655, pp.132933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2024.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903358v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectory, fate, and magnitude of continental microplastic loads to the inner shelf: A case study of the world's largest coastal shallow lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+                <w:t xml:space="preserve">Carolina Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Laura Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Zacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 948, pp.174791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779412v1</w:t>
+                <w:t xml:space="preserve">hal-04777725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory, fate, and magnitude of continental microplastic loads to the inner shelf: A case study of the world's largest coastal shallow lagoon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Moreira</w:t>
+                <w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Zacher</w:t>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Fernandes</w:t>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 948, pp.174791. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JC021558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777725v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of anthropogenic particles and microplastics in a meso-tidal lagoon (Arcachon Bay, France): A multi-compartment approach.</w:t>
               </w:r>
@@ -1772,77 +1772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 457, pp.106995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2078,754 +2078,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Biofilms and Particle Physical Properties on the Rising and Settling Velocities of Microplastic Fibers and Sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The streaming of plastic in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Fauquembergue</w:t>
+                <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Rossignol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c01302⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30572-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689581v1</w:t>
+                <w:t xml:space="preserve">hal-03681468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The streaming of plastic in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Effects of Biofilms and Particle Physical Properties on the Rising and Settling Velocities of Microplastic Fibers and Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">Kelly Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Galgani</w:t>
+                <w:t xml:space="preserve">Linda Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pedrotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30572-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c01302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681468v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Control of Multidecadal Variability in River Discharge and Precipitation in Western Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Jalón‐rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y M Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H M Schuttelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R L Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13030257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2020JC016273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411133v1</w:t>
+                <w:t xml:space="preserve">hal-03337078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R L Brouwer</w:t>
+                <w:t xml:space="preserve">Stranded in the high tide line: spatial and temporal variability of beached microplastics in a semi-enclosed embayment (Arcachon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Juliette Laserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337078v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stranded in the high tide line: spatial and temporal variability of beached microplastics in a semi-enclosed embayment (Arcachon, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lefebvre</w:t>
+                <w:t xml:space="preserve">Response of water-exchange capacity to human interventions in Jiaozhou Bay, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149144⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.107088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783877v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of water-exchange capacity to human interventions in Jiaozhou Bay, China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Control of Multidecadal Variability in River Discharge and Precipitation in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Hua Wang</w:t>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 249, pp.107088. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13030257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438924v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential risk and relationship between microplastics and phthalates in surface seawater of a heavily human-impacted metropolitan bay in northern China</w:t>
               </w:r>
@@ -2850,51 +2850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaozhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3313,51 +3313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3rd workshop on sediment dynamics of muddy coasts and estuaries: An introduction and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,51 +3460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of sedimentation changes under anthropogenic influence in a medium-scale estuary based on a decadal chronological framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,77 +3564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, construction, and application of a regional ocean database: A case study in Jiaozhou Bay, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehai Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3694,51 +3694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D numerical model to Track Marine Plastic Debris (TrackMPD): Sensitivity of microplastic trajectories and fates to particle dynamical properties and physical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,77 +3785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Coastal Infrastructure on Ocean Colour Remote Sensing: A Case Study in Jiaozhou Bay, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn-Jong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4149,64 +4149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the turbidity maximum zone in the Loire Estuary (France) based on a long-term, high-resolution and high-frequency monitoring network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4266,64 +4266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbidity in the fluvial Gironde Estuary (southwest France) based on 10-year continuous monitoring: sensitivity to hydrological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalon Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), pp.2805-2819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4349,143 +4349,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Microplastic-Sediment Interactions on Microplastics Dispersion in the Gironde Estuary: A Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Ruiz Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres annuelles du GDR 'Plastiques, Environnement, Santé'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
@@ -4508,745 +4508,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Tide-dominated estuaries as gateways and filters of plastic pollution to the Ocean: insights from the PLASTINEST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Ruiz-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691437v1</w:t>
+                <w:t xml:space="preserve">hal-05628787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Erodability of Microplastics in Muddy Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erodability of Microplastics in Muddy Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plastinest Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691418v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+                <w:t xml:space="preserve">Influence of estuarine physical processes in the transport of microplastics: a modelling study in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691434v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study on the Erodability of Microplastics in Muddy Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194470v1</w:t>
+                <w:t xml:space="preserve">hal-04691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling microplastics in estuarine environments: lessons learned from suspended sediment dynamics and perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691412v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of microplastic debris in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Díez-Minguito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences: Treatise of estuarine and coastal science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, 2024, 9780124095489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00022-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5256,241 +5511,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of microplastics in the Gironde estuary: Sensitivity to physical processes and their parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing microplastic sampling efficiency with in-situ filtration instrumentation: a novel protocol for turbid estuarine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Ruiz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5500,114 +5755,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des changements hydro-sédimentaires de l'estuaire de la Gironde en lien avec les pressions sur le milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01407361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5754,51 +6009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cheynel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Clercx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-026-01677-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6c00748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.P. van Waterschoot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.J. Tas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vriend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristhal Doto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118349" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Xia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongcheng Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132933" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7227-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Helena Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105396" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Anh Do" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2024.12.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jalon Rojas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dusacre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chassaigne-Viscaino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08873" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114932" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30572-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laserre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hua Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Fredj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W E Elahi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A Ritchie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Cheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106861" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Qiao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houjie Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106994" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106295" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehai Song" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.052" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080946" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hanquiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn-Jong Sun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Jiang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.11.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2805-2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691412v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00022-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n Rojas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0165" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brivady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cheynel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Clercx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-026-01677-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6c00748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.P. van Waterschoot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.J. Tas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vriend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7227-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristhal Doto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Helena Fernandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-319-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2025.105429" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Anh Do" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huybrechts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2024.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Xia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongcheng Sun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132933" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Fernandes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174791" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jalon Rojas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dusacre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chassaigne-Viscaino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08873" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114932" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30572-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laserre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149144" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hua Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107088" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Fredj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W E Elahi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A Ritchie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Cheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106861" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Qiao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houjie Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106994" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106295" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehai Song" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.052" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080946" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hanquiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn-Jong Sun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Jiang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.11.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2805-2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-785" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691437v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8819" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412547v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00022-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8538" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691421v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n Rojas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0165" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>