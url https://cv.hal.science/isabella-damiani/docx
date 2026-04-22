--- v1 (2026-03-31)
+++ v2 (2026-04-22)
@@ -471,226 +471,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles routes de la soie et migrations</w:t>
+                <w:t xml:space="preserve">Le Kazakhstan face aux enjeux des Nouvelles routes de la soie. Entre représentations identitaires et présence chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustafa Poyraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1343, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16186⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04527868v1</w:t>
+                <w:t xml:space="preserve">halshs-04527866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Kazakhstan face aux enjeux des Nouvelles routes de la soie. Entre représentations identitaires et présence chinoise</w:t>
+                <w:t xml:space="preserve">Nouvelles routes de la soie et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Astarita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasoodeven Vuddamalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Poyraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04527866v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04527868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations géopolitiques sur la Route de la Soie, une étude à l’aide de l’analyse cartographique et du traitement d’images satellites</w:t>
               </w:r>
@@ -767,51 +767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de la nouvelle route de la soie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Astarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1123,77 +1123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences asiatiques - Nouvelles routes de la soie et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Astarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasoodeven Vuddamalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Poyraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le point sur : Nouvelles routes de la soie et migrations (1343), 2023, Présences asiatiques, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2684,51 +2684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04FC6F9B"/>
+    <w:nsid w:val="C0788D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2915,51 +2915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabella-damiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1312-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172150728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123230229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Damiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hiliquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/71" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasoodeven Vuddamalay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Poyraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bachelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4663" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03220384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03982344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabella-damiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1312-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172150728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123230229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Damiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hiliquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/71" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasoodeven Vuddamalay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Poyraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bachelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4663" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03220384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03982344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>