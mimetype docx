--- v2 (2026-04-22)
+++ v3 (2026-05-21)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">172150728</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5GHsT4EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000123230229</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -234,777 +255,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Borderlands: Belt and Road Initiative and local planning - Khorgos interdependencies, imaginaries and territorial realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hiliquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoprogress journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (2), pp.31-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20373/2384-9398/71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Online Geographic Information in the Western Ferghana Valley Border Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Political Science Review: Quarterly of Central European Political Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (99), pp.46-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière vue du satellite : étude du territoire transfrontalier de Khorgos à l’aide des ondes infrarouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Kazakhstan face aux enjeux des Nouvelles routes de la soie. Entre représentations identitaires et présence chinoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nouvelles routes de la soie et migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Astarita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasoodeven Vuddamalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Poyraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1343, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04527866v1</w:t>
+                <w:t xml:space="preserve">halshs-04527868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles routes de la soie et migrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Kazakhstan face aux enjeux des Nouvelles routes de la soie. Entre représentations identitaires et présence chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustafa Poyraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1343, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16186⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04527868v1</w:t>
+                <w:t xml:space="preserve">halshs-04527866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations géopolitiques sur la Route de la Soie, une étude à l’aide de l’analyse cartographique et du traitement d’images satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.4663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de la nouvelle route de la soie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Astarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.57-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferghana : les étapes d'une matérialisation frontalière entre intention et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Fergana avvelenato dal nazionalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Il futuro dell'Afghanistan (1-2/2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1014,228 +1035,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de l’espace extra-atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences asiatiques - Nouvelles routes de la soie et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Astarita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Astarita</w:t>
+                <w:t xml:space="preserve">Vasoodeven Vuddamalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Poyraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le point sur : Nouvelles routes de la soie et migrations (1343), 2023, Présences asiatiques, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04490159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1245,91 +1266,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de l'Asie centrale, entre Europe et Chine: le cœur de l'Eurasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1339,322 +1360,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de l’Asie centrale, un exemple post-soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières, Amilhat-Szary A-L., Hamez G. (dir.), Collection Horizon, Armand Colin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas local de Khorgos Analyser les nouvelles routes de la soie à l’aide de la télédétection géopolitique, Chapitre 8.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous la direction de Frédéric Lasserre, Éric Mottet et Barthelemy Courmont, "Les Nouvelles routes de la soie Géopolitique d’un grand projet chinois", Presse de l’Université du Québec, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782760552074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyrgyzstan-Tajikistan-Uzbekistan: Ferghana Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Border Disputes - A global Encyclopedia, Emmanuel Brunet-Jailly (ed.), ABC-CLIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.322-334, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferghana: la création des frontières, source de conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conflits dans le monde, approche géopolitique, Béatrice Giblin (dir.), Collection U, Armand Colin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1664,241 +1685,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles Routes de la soie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIMEEP-PS parle de l'Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04527870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des frontières en Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1908,442 +1929,442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique du marché des hydrocarbures en Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action des puissances extérieures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Frontières d'Asie centrale, une cartographie en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168132v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières d'Asie centrale, une cartographie en évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'action des puissances extérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asie centrale: une région stratégique d'avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646873v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Asie centrale, océan de terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurasie Le grand dessein de Poutine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie centrale, un sujet géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asie centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primavera 1989: il paradosso del multirazziale che rigetta il multiculturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frammenti di un percorso critico sul multiculturalismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2353,100 +2374,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolitica di una regione transfrontaliera: il regionalismo culturale della valle del Fergana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geography. Università degli studi di Trieste, italie, 2011. Italian. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03220384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2456,167 +2477,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'impact de la guerre en Ukraine sur les pays voisins en particulier ceux d'Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border studies et imagerie satellite, des nouvelles idées pour la géopolitique des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2684,51 +2705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0788D1E"/>
+    <w:nsid w:val="34F93B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2915,51 +2936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabella-damiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1312-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172150728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123230229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Damiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hiliquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/71" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasoodeven Vuddamalay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Poyraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bachelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4663" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03220384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03982344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabella-damiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1312-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172150728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5GHsT4EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123230229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Damiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hiliquin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/71" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasoodeven Vuddamalay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Poyraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bachelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4663" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2651" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Pinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03220384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03982344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>