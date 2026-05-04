--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -799,232 +799,141 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03223408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disasters and catastrophe</w:t>
+                <w:t xml:space="preserve">Disasters and catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Tomassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Pellizzoni; E. Leonardi; V. Asara. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Critical Environmental Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edward Elgar Publishing, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.232-244, 2022, 978-1-83910-066-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1034,193 +943,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue de la géographie anarchiste contemporaine à partir d’un numéro thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Tomassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème conférence internationale des géographes et géographies anarchistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Oaxaca (Mexique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04748249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-earthquake L’Aquila: birth of a smart city. A destroyed city, or a «do-as-you-wish» city.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Tomassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-Rec 2019. Disrupting the status quo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Geinsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03223410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1230,125 +1139,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Tomassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1495,51 +1404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom D. Cadag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le De" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kikano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1487" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti Shrestha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orchiston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Elwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930221091593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chmutina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason von Meding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Sandoval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boyland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Forino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-021-00382-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-09-2018-0305" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839100673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom D. Cadag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le De" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kikano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1487" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti Shrestha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orchiston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Elwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930221091593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chmutina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason von Meding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Sandoval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boyland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Forino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-021-00382-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-09-2018-0305" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>