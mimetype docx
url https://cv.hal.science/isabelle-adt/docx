--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1046,291 +1046,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activities of enzymatic‐hydrolysed proteins of dromedary ( Camelus dromedarius ) colostrum</w:t>
+                <w:t xml:space="preserve">Dromedary Milk Protein Hydrolysates Displayed Enhanced Antioxidant and Functional Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Oussaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dbara</w:t>
+                <w:t xml:space="preserve">Touhami T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touhami T. Khorchani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73 (2), pp.333-340. </w:t>
+              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-0307.12668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17113/ftb.58.02.20.6337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903377v1</w:t>
+                <w:t xml:space="preserve">hal-02903150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dromedary Milk Protein Hydrolysates Displayed Enhanced Antioxidant and Functional Properties</w:t>
+                <w:t xml:space="preserve">Antioxidant activities of enzymatic‐hydrolysed proteins of dromedary ( Camelus dromedarius ) colostrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Oussaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (2), pp.333-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17113/ftb.58.02.20.6337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0307.12668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903150v1</w:t>
+                <w:t xml:space="preserve">hal-02903377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants: A natural solution to enhance raw milk cheese preservation?</w:t>
               </w:r>
@@ -1463,51 +1463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima El-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,307 +3340,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Adt</w:t>
+                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Mariani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Notz</w:t>
+                <w:t xml:space="preserve">Daniel Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2008.10.012⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903372v1</w:t>
+                <w:t xml:space="preserve">hal-00895716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Molle</w:t>
+                <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carnet-Pantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (7), pp.658-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2008.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00895716v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of toxic organotin compounds on bacteria investigated by micro-raman spectroscopy.</w:t>
               </w:r>
@@ -5189,51 +5189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami T. Khorchani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.58.02.20.6337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifa Kanoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam B. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Darghouth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Asmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-5924-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.168" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kouadio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pn Thi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Degraeve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i3.72254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gognies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Budin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essendoubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-1005-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CJC7V56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Martens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bruun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7ZC50N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0094-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVQTFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Oust" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.228-232.2006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murali Krishna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kegelaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kartha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna C Murali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kegelaer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rubin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kartha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.08.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV740W9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barreteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Mandoukou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-67.9.1961" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00196-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND85H75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alagawany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Noreldin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metoyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78444-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami T. Khorchani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.58.02.20.6337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dbara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifa Kanoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam B. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Darghouth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Asmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-5924-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.168" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kouadio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pn Thi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Degraeve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i3.72254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gognies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Budin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essendoubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-1005-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CJC7V56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Martens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bruun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7ZC50N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0094-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVQTFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Oust" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.228-232.2006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murali Krishna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kegelaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kartha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna C Murali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kegelaer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rubin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kartha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.08.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV740W9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barreteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Mandoukou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-67.9.1961" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00196-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND85H75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alagawany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Noreldin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metoyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78444-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>