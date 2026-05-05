--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -640,697 +640,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Escherichia coli heat-labile enterotoxin B-pentamer with exopolysaccharides from Leuconostoc mesenteroides P35: Insights from surface plasmon resonance and molecular docking studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Antioxidant, lipase and ACE ‐inhibitory properties of camel lactoferrin and its enzymatic hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Oussaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kambiz Jahanbin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Kaddes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.102058⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (1), pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0307.12904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826849v1</w:t>
+                <w:t xml:space="preserve">hal-04388954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant, lipase and ACE ‐inhibitory properties of camel lactoferrin and its enzymatic hydrolysates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+                <w:t xml:space="preserve">Effect of crosslinking by microbial transglutaminase of gelatin films on lysozyme kinetics of release in food simulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sabaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Touhami Khorchani</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keziban Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0307.12904⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.101816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.101816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04388954v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crosslinking by microbial transglutaminase of gelatin films on lysozyme kinetics of release in food simulants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joly</w:t>
+                <w:t xml:space="preserve">Interaction of Escherichia coli heat-labile enterotoxin B-pentamer with exopolysaccharides from Leuconostoc mesenteroides P35: Insights from surface plasmon resonance and molecular docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Azari-Anpar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Jahanbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48, pp.101816. </w:t>
+              <w:t xml:space="preserve">, 2022, 50 (A), pp.102058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.101816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2022.102058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388584v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dromedary Milk Protein Hydrolysates Displayed Enhanced Antioxidant and Functional Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Antioxidant activities of enzymatic‐hydrolysed proteins of dromedary ( Camelus dromedarius ) colostrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Oussaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Touhami T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (2), pp.333-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17113/ftb.58.02.20.6337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0307.12668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903150v1</w:t>
+                <w:t xml:space="preserve">hal-02903377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activities of enzymatic‐hydrolysed proteins of dromedary ( Camelus dromedarius ) colostrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Dromedary Milk Protein Hydrolysates Displayed Enhanced Antioxidant and Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Oussaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami T. Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dbara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73 (2), pp.333-340. </w:t>
+              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-0307.12668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17113/ftb.58.02.20.6337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903377v1</w:t>
+                <w:t xml:space="preserve">hal-02903150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants: A natural solution to enhance raw milk cheese preservation?</w:t>
               </w:r>
@@ -1450,64 +1450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima El-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(butylene succinate-co-butylene adipate)/polyethylene oxide blends for controlled release materials: A morphological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,90 +2266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camel colostrum: Nutritional composition and improvement of the antimicrobial activity after enzymatic hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2394,295 +2394,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity of camel milk casein before and after in vitro simulated enzymatic digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mljekarstvo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15567/mljekarstvo.2014.0408⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.205-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636305v1</w:t>
+                <w:t xml:space="preserve">hal-01209601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Antioxidant activity of camel milk casein before and after in vitro simulated enzymatic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Halima El Hatmi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94, pp.205-224. </w:t>
+              <w:t xml:space="preserve">Mljekarstvo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (4), pp.287-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15567/mljekarstvo.2014.0408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209601v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial characterisation of peptides inhibiting Listeria growth in two Alpine cheeses</w:t>
               </w:r>
@@ -3340,307 +3340,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+                <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Molle</w:t>
+                <w:t xml:space="preserve">C. C. Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carnet-Pantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (7), pp.658-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895716v1</w:t>
+                <w:t xml:space="preserve">hal-02903372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Notz</w:t>
+                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2008.10.012⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02903372v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of toxic organotin compounds on bacteria investigated by micro-raman spectroscopy.</w:t>
               </w:r>
@@ -3900,579 +3900,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-processing in biochemometrics: correction for path-length and temperature effects of water in FTIR bio-spectroscopy by EMSC</w:t>
+                <w:t xml:space="preserve">Fourier Transform Infrared and Raman Spectroscopy for Characterization of Listeria monocytogenes Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Martens</w:t>
+                <w:t xml:space="preserve">Astrid Oust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Bruun</w:t>
+                <w:t xml:space="preserve">Trond Møretrø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Naterstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.1015⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (1), pp.228-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.72.1.228-232.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903364v1</w:t>
+                <w:t xml:space="preserve">hal-02903369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR spectroscopy as a potential tool to analyse structural modifications during morphogenesis of Candida albicans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Fourier transform infrared and Raman spectroscopic approach for identification of multidrug resistance phenotype in cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Murali Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Kegelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasudevan Kartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-006-0094-8⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (5), pp.462-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.20485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442589v1</w:t>
+                <w:t xml:space="preserve">hal-02903366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Transform Infrared and Raman Spectroscopy for Characterization of Listeria monocytogenes Strains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristine Naterstad</w:t>
+                <w:t xml:space="preserve">Pre-processing in biochemometrics: correction for path-length and temperature effects of water in FTIR bio-spectroscopy by EMSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bruun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.72.1.228-232.2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (8-10), pp.402-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903369v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fourier transform infrared and Raman spectroscopic approach for identification of multidrug resistance phenotype in cancer cell lines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FTIR spectroscopy as a potential tool to analyse structural modifications during morphogenesis of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Manfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185 (4), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-006-0094-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.20485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02903366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of uterine sarcoma cell lines exhibiting MDR phenotype by vibrational spectroscopy</w:t>
               </w:r>
@@ -5189,51 +5189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami T. Khorchani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.58.02.20.6337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dbara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifa Kanoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam B. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Darghouth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Asmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-5924-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.168" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kouadio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pn Thi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Degraeve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i3.72254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gognies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Budin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essendoubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-1005-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CJC7V56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Martens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bruun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7ZC50N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0094-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVQTFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Oust" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.228-232.2006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murali Krishna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kegelaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kartha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna C Murali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kegelaer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rubin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kartha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.08.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV740W9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barreteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Mandoukou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-67.9.1961" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00196-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND85H75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alagawany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Noreldin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metoyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78444-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami T. Khorchani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.58.02.20.6337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifa Kanoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam B. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Darghouth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Asmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-5924-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.168" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kouadio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pn Thi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Degraeve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i3.72254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gognies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Budin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essendoubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-1005-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CJC7V56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Oust" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.228-232.2006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murali Krishna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kegelaer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kartha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20485" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Martens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bruun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7ZC50N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0094-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVQTFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna C Murali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kegelaer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rubin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kartha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.08.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV740W9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barreteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Mandoukou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-67.9.1961" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00196-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND85H75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alagawany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Noreldin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metoyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78444-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>