--- v2 (2026-05-05)
+++ v3 (2026-05-31)
@@ -1046,291 +1046,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activities of enzymatic‐hydrolysed proteins of dromedary ( Camelus dromedarius ) colostrum</w:t>
+                <w:t xml:space="preserve">Dromedary Milk Protein Hydrolysates Displayed Enhanced Antioxidant and Functional Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Oussaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dbara</w:t>
+                <w:t xml:space="preserve">Touhami T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touhami T. Khorchani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halima El-Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73 (2), pp.333-340. </w:t>
+              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-0307.12668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17113/ftb.58.02.20.6337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903377v1</w:t>
+                <w:t xml:space="preserve">hal-02903150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dromedary Milk Protein Hydrolysates Displayed Enhanced Antioxidant and Functional Properties</w:t>
+                <w:t xml:space="preserve">Antioxidant activities of enzymatic‐hydrolysed proteins of dromedary ( Camelus dromedarius ) colostrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Oussaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (2), pp.333-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17113/ftb.58.02.20.6337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0307.12668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903150v1</w:t>
+                <w:t xml:space="preserve">hal-02903377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants: A natural solution to enhance raw milk cheese preservation?</w:t>
               </w:r>
@@ -1463,51 +1463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antilisterial activity of dromedary lactoferrin peptic hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima El-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,295 +2394,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
+                <w:t xml:space="preserve">Antioxidant activity of camel milk casein before and after in vitro simulated enzymatic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Halima El Hatmi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
+              <w:t xml:space="preserve">Mljekarstvo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (4), pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15567/mljekarstvo.2014.0408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209601v1</w:t>
+                <w:t xml:space="preserve">hal-02636305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity of camel milk casein before and after in vitro simulated enzymatic digestion</w:t>
+                <w:t xml:space="preserve">Effect of digestive enzymes on antimicrobial, radical scavenging and angiotensin I-converting enzyme inhibitory activities of camel colostrum and milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mljekarstvo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (4), pp.287-294. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.205-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15567/mljekarstvo.2014.0408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0154-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636305v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial characterisation of peptides inhibiting Listeria growth in two Alpine cheeses</w:t>
               </w:r>
@@ -3340,307 +3340,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Adt</w:t>
+                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Mariani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Notz</w:t>
+                <w:t xml:space="preserve">Daniel Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2008.10.012⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903372v1</w:t>
+                <w:t xml:space="preserve">hal-00895716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromatographic procedure for semi-quantitative evaluation of caseinphosphopeptides in cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Molle</w:t>
+                <w:t xml:space="preserve">Examination of wooden shelves used in the ripening of a raw milk smear cheese by FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carnet-Pantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (7), pp.658-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2008.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/dst/2009027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00895716v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of toxic organotin compounds on bacteria investigated by micro-raman spectroscopy.</w:t>
               </w:r>
@@ -4168,311 +4168,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-processing in biochemometrics: correction for path-length and temperature effects of water in FTIR bio-spectroscopy by EMSC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FTIR spectroscopy as a potential tool to analyse structural modifications during morphogenesis of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Manfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achim Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.1015⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185 (4), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-006-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903364v1</w:t>
+                <w:t xml:space="preserve">hal-02442589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR spectroscopy as a potential tool to analyse structural modifications during morphogenesis of Candida albicans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-processing in biochemometrics: correction for path-length and temperature effects of water in FTIR bio-spectroscopy by EMSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bruun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 185 (4), pp.277-285. </w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (8-10), pp.402-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-006-0094-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cem.1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442589v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of uterine sarcoma cell lines exhibiting MDR phenotype by vibrational spectroscopy</w:t>
               </w:r>
@@ -5189,51 +5189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami T. Khorchani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.58.02.20.6337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifa Kanoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam B. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Darghouth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Asmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-5924-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.168" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kouadio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pn Thi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Degraeve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i3.72254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gognies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Budin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essendoubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-1005-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CJC7V56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Oust" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.228-232.2006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murali Krishna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kegelaer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kartha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20485" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Martens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bruun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7ZC50N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0094-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVQTFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna C Murali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kegelaer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rubin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kartha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.08.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV740W9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barreteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Mandoukou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-67.9.1961" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00196-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND85H75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alagawany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Noreldin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metoyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78444-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Azari-Anpar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ecochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Jahanbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tabatabaei Yazdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125599" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04390564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elgaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02224-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Oussaief" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Jrad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Kaddes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12904" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03826849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.102058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami T. Khorchani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El-Hatmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.58.02.20.6337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dbara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifa Kanoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam B. Salem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Darghouth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Asmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-5924-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Almi-Sebbane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.06.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.168" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hatmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/066.2015.44.0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v27i4.19912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15567/mljekarstvo.2014.0408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0154-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0141-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1QLXHW3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kouadio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pn Thi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Degraeve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v5i3.72254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gognies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Budin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Mariani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2008.10.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6SJW0QX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essendoubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-1005-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CJC7V56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Oust" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Naterstad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.228-232.2006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murali Krishna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kegelaer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kartha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20485" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0094-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVQTFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Martens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bruun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7ZC50N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna C Murali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kegelaer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rubin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kartha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.08.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV740W9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barreteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Mandoukou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-67.9.1961" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00196-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND85H75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alagawany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Noreldin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metoyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78444-7_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>