--- v0 (2026-03-06)
+++ v1 (2026-05-15)
@@ -66,1926 +66,2234 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de Gestion Logiciel (PGL) de OpenSILEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rigolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594005v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PGD structure OpenSILEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2026, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPPN2020 (H2020) Deliverable 3.5: A solid and sustainable distributed network structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021, 17p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiaPhen_DataViz: Shiny R app for envirotyping and plant phenotyping data visualization and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristophe Decor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SHINY::INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hurdles to harmony: FAIR data management for plant phenotyping in EMPHASIS and ELIXIR communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Kazemipour-Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Phenomics Symposium (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Data Management Toolkit (RDMkit): guidelines for plant phenotyping data management and sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Droesbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Wageningen, Netherlands. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7148792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharing phenotyping data: Deploying the open-source Phenotyping Hybrid Information System PHIS on the EGI Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Cairo Westergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. International Semantic Web Conference (ISWC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOSC, Nov 2025, Nara, Japan. 10p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHIS et OpenSILEX : système d'information pour des données FAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rigolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice LEGEAI; Olivier DAMERON; Frédéric DE LAMOTTE, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHENOME-EMPHASIS shared resource center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Kazemipour-Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c4ca30be04f2f6c370f7aefb49b423026ab6f29a;origin=https://hal.archives-ouvertes.fr/hal-05054243;visit=swh:1:snp:3cd9c2f02f29ebac8a399a81832fd24a05ce4acb;anchor=swh:1:rel:1943d0e271dec66c0f4511844478aa235c473a72;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054243v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHIS (Phenotyping Hybrid Information System)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neveu Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OpenSILEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ed72e0386747aaf51a0358396832b973a2f446cf;origin=https://hal.archives-ouvertes.fr/hal-04784053;visit=swh:1:snp:6562a4c1d65901e3f719083476f98eb9d1646015;anchor=swh:1:rel:6481341553a6bcdcd9b766a6cb4f08d72f8dd789;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing data management in increasingly complex phenotypic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neveu Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 12p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BrAPI v2: real-world applications for data integration and collaboration in the breeding and genetics community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Selby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Abbeloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Agosto-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 2025, pp.baaf048. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+              <w:t xml:space="preserve">, 2025, 2025, pp.baaf048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290990v1</w:t>
-              </w:r>
-[...655 lines deleted...]
-                <w:t xml:space="preserve">hal-05060889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENET-EMPHASIS Data Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenSILEX : Des systèmes d’information pour des données FAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Doctoral. Data Management training, Paris, France. 2024, 1 p</w:t>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. OpenSILEX : Des systèmes d’information pour des données FAIR, INRAE (Clermont-Ferrand / Aubière - Campus des Cézeaux), France. 2024, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822964v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenSILEX : Des systèmes d’information pour des données FAIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHENET-EMPHASIS Data Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Doctorat. OpenSILEX : Des systèmes d’information pour des données FAIR, INRAE (Clermont-Ferrand / Aubière - Campus des Cézeaux), France. 2024, pp.44</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Kazemipour-Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Data Management training, Paris, France. 2024, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054181v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomics Data Platforms: Introduction and user training Workshop</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Doctoral. Phenomics Data Platforms: Introduction and user training Workshop, Heksinki &amp; Online, Finland. 2023</w:t>
+                <w:t xml:space="preserve">FAIR data PLANT PHENO 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. FAIR data PLANT PHENO 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854614v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR data PLANT PHENO 2023</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">École thématique. FAIR data PLANT PHENO 2023, Paris, France. 2023</w:t>
+                <w:t xml:space="preserve">Phenomics Data Platforms: Introduction and user training Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiina Himanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neveu Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Phenomics Data Platforms: Introduction and user training Workshop, Heksinki &amp; Online, Finland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459199v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Plant Phenomics: Leveraging EOSC Services for Enhanced Data Security and Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10598117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1995,251 +2303,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenome-Emphasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797284v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04982000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2386,51 +2587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wanner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besombes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Decor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054243v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4ca30be04f2f6c370f7aefb49b423026ab6f29a;origin=https://hal.archives-ouvertes.fr/hal-05054243;visit=swh:1:snp:3cd9c2f02f29ebac8a399a81832fd24a05ce4acb;anchor=swh:1:rel:1943d0e271dec66c0f4511844478aa235c473a72;path=/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed72e0386747aaf51a0358396832b973a2f446cf;origin=https://hal.archives-ouvertes.fr/hal-04784053;visit=swh:1:snp:6562a4c1d65901e3f719083476f98eb9d1646015;anchor=swh:1:rel:6481341553a6bcdcd9b766a6cb4f08d72f8dd789;path=/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Manzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Cairo Westergaard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rigolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Himanen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10598117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594005v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rigolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wanner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Besombes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Decor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Manzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Cairo Westergaard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054243v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4ca30be04f2f6c370f7aefb49b423026ab6f29a;origin=https://hal.archives-ouvertes.fr/hal-05054243;visit=swh:1:snp:3cd9c2f02f29ebac8a399a81832fd24a05ce4acb;anchor=swh:1:rel:1943d0e271dec66c0f4511844478aa235c473a72;path=/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed72e0386747aaf51a0358396832b973a2f446cf;origin=https://hal.archives-ouvertes.fr/hal-04784053;visit=swh:1:snp:6562a4c1d65901e3f719083476f98eb9d1646015;anchor=swh:1:rel:6481341553a6bcdcd9b766a6cb4f08d72f8dd789;path=/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Himanen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10598117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>