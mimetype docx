--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -5133,243 +5133,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serious Game for Exploring and Training in Participatory Management of National Parks for Biodiversity Conservation: Design and Experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining a Result to the End-User: A Geometric Approach for Classification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Brazilian Symposium on Games and Digital Entertainment (SBGAMES'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI Worshop on Explanation-Aware Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, California United States. pp.102-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297912v1</w:t>
+                <w:t xml:space="preserve">hal-01295296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining a Result to the End-User: A Geometric Approach for Classification Problems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Serious Game for Exploring and Training in Participatory Management of National Parks for Biodiversity Conservation: Design and Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI Worshop on Explanation-Aware Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIII Brazilian Symposium on Games and Digital Entertainment (SBGAMES'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, PUC-Rio, Rio de Janeiro, Brazil. pp.93-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBGAMES.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295296v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric analysis of a capture basin: application to cheese ripening process</w:t>
               </w:r>
@@ -8294,379 +8294,379 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et assistants de décision et de négociation pour la gestion participative d'espaces protégés - Expérience du projet SimParc</w:t>
+                <w:t xml:space="preserve">Use of Viability Analysis-based Assistants to Help Decision and Negotiation between Stakeholders in a Social Simulation of an Environment Management Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643313v3</w:t>
+                <w:t xml:space="preserve">hal-04662924v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludification de la participation à la décision : L’expérience du jeu sérieux SimParc</w:t>
+                <w:t xml:space="preserve">Jeux sérieux et assistants de décision et de négociation pour la gestion participative d'espaces protégés - Expérience du projet SimParc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408269v3</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643313v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie mathématique de la viabilité au service de la gestion durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ludification de la participation à la décision : L’expérience du jeu sérieux SimParc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715262v1</w:t>
+                <w:t xml:space="preserve">hal-04408269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Viability Analysis-based Assistants to Help Decision and Negotiation between Stakeholders in a Social Simulation of an Environment Management Council</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La théorie mathématique de la viabilité au service de la gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662924v3</w:t>
+                <w:t xml:space="preserve">hal-04715262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating Backstop Viability Kernels</w:t>
               </w:r>
@@ -9400,51 +9400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296890v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zaleski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reineking" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9456-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Edmonds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01704-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sordoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HTG2JZ3M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.04.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWHLQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706070397" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88JT1GS2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.411-441" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB5A68A3B542CD9B89E97EAFF10C1EF8005E58C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Steinmetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2000.34.2.1007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Aldama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aldama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dordan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297912v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sebba Patto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2009.19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wuillemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sordoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Briot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasconcelos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irving" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J1ZVS0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacondemine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stermann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacondemine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30115-8_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026175v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fuhs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monneret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359644v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eurico Vasconcelos Filho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasconcelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Melo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dordan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20423-4_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFCAFAC582E4FF66D603FD7736DFB0A435AF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643313v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408269v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715262v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662924v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agabra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296890v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zaleski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reineking" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9456-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Edmonds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01704-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sordoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HTG2JZ3M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.04.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWHLQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706070397" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88JT1GS2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.411-441" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB5A68A3B542CD9B89E97EAFF10C1EF8005E58C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Steinmetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2000.34.2.1007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Aldama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aldama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dordan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sebba Patto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2009.19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wuillemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sordoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Briot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasconcelos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irving" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J1ZVS0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacondemine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stermann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacondemine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30115-8_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026175v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fuhs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monneret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359644v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eurico Vasconcelos Filho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasconcelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Melo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dordan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20423-4_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFCAFAC582E4FF66D603FD7736DFB0A435AF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662924v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643313v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408269v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agabra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>