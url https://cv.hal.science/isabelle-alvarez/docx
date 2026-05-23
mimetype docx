--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2170,312 +2170,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term influence of the spatial structure of an initial state on the dynamics of a forest growth model: a simulation study using the Capsis platform</w:t>
+                <w:t xml:space="preserve">Long term influence of the spatial structure of an initial state on the dynamics of a forest growth model. A simulation study using the Capsis platform.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goreaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Alvarez</w:t>
+                <w:t xml:space="preserve">François Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Coligny</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (7), pp.475-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588411v1</w:t>
+                <w:t xml:space="preserve">hal-01170241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term influence of the spatial structure of an initial state on the dynamics of a forest growth model. A simulation study using the Capsis platform.</w:t>
+                <w:t xml:space="preserve">Long-Term influence of the spatial structure of an initial state on the dynamics of a forest growth model: a simulation study using the Capsis platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goreaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+                <w:t xml:space="preserve">F. Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (7), pp.475-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170241v1</w:t>
+                <w:t xml:space="preserve">hal-02588411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term influence of the spatial structure of an initial state on the dynamics of a forest growth model: a simulation study using the Capsis platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (7), pp.475-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4016,237 +4016,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition linguistique : stratégies pour favoriser la coexistence durable en présence de bilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+                <w:t xml:space="preserve">P. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque de l'Association de Science Régionale de Langue Française 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Schoelcher, France</w:t>
+              <w:t xml:space="preserve">48ème colloque de l'Association de Science Régionale de Langue Française, ASRDLF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286976v1</w:t>
+                <w:t xml:space="preserve">hal-02596084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition linguistique : stratégies pour favoriser la coexistence durable en présence de bilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Alvarez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l'Association de Science Régionale de Langue Française, ASRDLF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique. pp.11</w:t>
+              <w:t xml:space="preserve">48ème Colloque de l'Association de Science Régionale de Langue Française 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596084v1</w:t>
+                <w:t xml:space="preserve">hal-01286976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serious Game and Artificial Agents to support Intercultural Participatory Management of Protected Areas for Biodiversity Conservation and Social Inclusion</w:t>
               </w:r>
@@ -5133,243 +5133,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining a Result to the End-User: A Geometric Approach for Classification Problems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Serious Game for Exploring and Training in Participatory Management of National Parks for Biodiversity Conservation: Design and Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Sebba Patto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI Worshop on Explanation-Aware Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIII Brazilian Symposium on Games and Digital Entertainment (SBGAMES'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, PUC-Rio, Rio de Janeiro, Brazil. pp.93-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBGAMES.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295296v1</w:t>
+                <w:t xml:space="preserve">hal-01297912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serious Game for Exploring and Training in Participatory Management of National Parks for Biodiversity Conservation: Design and Experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining a Result to the End-User: A Geometric Approach for Classification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Brazilian Symposium on Games and Digital Entertainment (SBGAMES'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI Worshop on Explanation-Aware Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, California United States. pp.102-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBGAMES.2009.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297912v1</w:t>
+                <w:t xml:space="preserve">hal-01295296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric analysis of a capture basin: application to cheese ripening process</w:t>
               </w:r>
@@ -7967,51 +7967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation d'incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.309-326, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation d'incertitude en agriculture : regards pluridisciplinaires au Nord et au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.14, 2013, EcoPolis - volume 17</w:t>
@@ -9400,51 +9400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296890v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zaleski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reineking" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9456-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Edmonds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01704-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sordoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HTG2JZ3M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.04.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWHLQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706070397" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88JT1GS2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.411-441" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB5A68A3B542CD9B89E97EAFF10C1EF8005E58C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Steinmetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2000.34.2.1007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Aldama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aldama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dordan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sebba Patto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2009.19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wuillemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sordoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Briot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasconcelos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irving" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J1ZVS0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacondemine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stermann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacondemine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30115-8_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026175v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fuhs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monneret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359644v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eurico Vasconcelos Filho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasconcelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Melo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dordan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20423-4_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFCAFAC582E4FF66D603FD7736DFB0A435AF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662924v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643313v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408269v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agabra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296890v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zaleski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reineking" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9456-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Edmonds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01704-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sordoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HTG2JZ3M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.04.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWHLQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706070397" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88JT1GS2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.411-441" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB5A68A3B542CD9B89E97EAFF10C1EF8005E58C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Steinmetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2000.34.2.1007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Aldama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aldama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dordan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297912v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sebba Patto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2009.19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wuillemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sordoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Briot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasconcelos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irving" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J1ZVS0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacondemine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stermann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacondemine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30115-8_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026175v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fuhs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monneret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359644v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eurico Vasconcelos Filho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasconcelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Melo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dordan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20423-4_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFCAFAC582E4FF66D603FD7736DFB0A435AF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662924v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643313v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408269v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agabra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>