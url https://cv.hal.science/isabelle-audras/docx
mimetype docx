--- v0 (2026-04-04)
+++ v1 (2026-05-16)
@@ -132,1348 +132,1357 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les compétences en langues familiales : premières analyses et pistes de recherche dans le cadre d’un projet collaboratif européen</w:t>
+                <w:t xml:space="preserve">Introduction : Des jeux pour collaborer et coopérer, avec ou sans outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildikó Lörincz</w:t>
+                <w:t xml:space="preserve">Euriell Gobbé-Mévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomena Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joana Duarte</w:t>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning - NJLTL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2)</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567922v1</w:t>
+                <w:t xml:space="preserve">hal-05165131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Des jeux pour collaborer et coopérer, avec ou sans outils numériques</w:t>
+                <w:t xml:space="preserve">Evaluer les compétences en langues familiales : premières analyses et pistes de recherche dans le cadre d’un projet collaboratif européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Lörincz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euriell Gobbé-Mévellec</w:t>
+                <w:t xml:space="preserve">Filomena Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Venaille</w:t>
+                <w:t xml:space="preserve">Joana Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46364/njltl.v12i2.1323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165131v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignages croisés et retours d'expériences de traduction d'albums de littérature de jeunesse.</w:t>
+                <w:t xml:space="preserve">Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asma Ahmad Tanveer Azzegag Hamami Kahina El Assal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard - de la Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publije</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires et éducatifs de la traduction, I. Audras et N. Maillard De La Corte Gomez (dir.)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63723/publije.202110164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169819v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction</w:t>
+                <w:t xml:space="preserve">Témoignages croisés et retours d'expériences de traduction d'albums de littérature de jeunesse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadja Maillard - de la Corte Gomez</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ahmad Tanveer Azzegag Hamami Kahina El Assal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publije</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires et éducatifs de la traduction, I. Audras et N. Maillard De La Corte Gomez (dir.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.63723/publije.202110164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05265147v1</w:t>
+                <w:t xml:space="preserve">hal-04169819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages croisés et retours d’expériences de traduction d’albums de littérature de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanveer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Azzegag-Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa El Assal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publije</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.63723/publije.202110166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-éducation, littérature de jeunesse et langues familiales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Loughmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, « Littérature jeunesse et enseignement des langues », coord. N. Maillard de la Corte Gomez, J.-M. Ruiz, n°2/2019, pp.64-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’« Ateliers jeunes praticiens » de FLS/FLE : un observatoire de la diversité des pratiques et des besoins en formation qui interroge le concept de médiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, "Quelles médiations en didactique des langues et des cultures? Questions notionnelles et formatives", Sous la direction d'Emmanuelle Huver et Joanna Lorilleux, 15 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.3053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La conceptualisation grammaticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Coltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La conceptualisation grammaticale. Histoire, réflexions, pratiques, 15 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.2646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation. Enseignement de la grammaire : Contenus linguistique et enjeux didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Coltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Enseigner la grammaire : Contenus linguistiques et enjeux didactiques, 192, pp.3-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lfa.192.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de parcours de futurs Professeurs des Ecoles dans un dispositif d’accompagnement à la construction du mémoire en master.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pratiques de l’écrit en formation, supplément en ligne, 184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants du primaire à une approche plurilingue recherches sur une première expérience dans le cadre des nouveaux masters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Goletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Ioannitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation de la construction d'une compétence interculturelle dans des groupes exolingues en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00250378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridem, interactions à plusieurs à l'écrit - à l'oral et acquisition d'une compétence interculturelle dans une formation en langues en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et Didactique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Echanges exolingues via Internet et appropriation des langues-cultures, 36, pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00157770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses comparatives de productions écrites d'apprenants de français et de locuteurs francophones, à l'aide d'outils d'extraction automatique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, TAL (Traitement Automatique des Langues) et apprentissage des langues, 8 (numéro spécial ATALA), pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1483,3107 +1492,3107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Politique linguistique, technologies éducatives et didactique des langues étrangères » : réflexions et mises en perspective collectives de positionnements thématiques “hérités” au sein du Département DDL IFUNO du Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASDIFLE; DILTEC, Jan 2026, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Lörincz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Faneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hupfel Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralité et entrée dans la lecture/écriture au cycle deux en contextes plurilingues : analyser ses/des pratiques lors de recherches collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Coratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès Edilic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Creathon d’écriture plurilingue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cirpall, Université d'Angers, May 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes les langues à l’école ! Regards croisés de recherche collaborative pour une éducation aux langues dès la maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Didactique des langues-cultures au 1er degré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé La Roche sur Yon, Jan 2024, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures de jeunesse bi/plurilingues : pistes pour des démarches collaboratives favorisant l'accès aux textes (patrimoniaux) pour tous et toutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La littérature en UPE2A? Découvrir, comprendre, interpréter"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASNAV de l'Académie de Créteil, Mar 2023, Créteil (94) (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Μια princesse κι ένας frog ». Un créathon d'écriture plurilingue pour réinventer le Roi Grenouille des frères Grimm »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et écrire entre les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lire et écrire entre les langues (Léel), AMU, Jun 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pratiques inclusives en éducation : ressources et plurilittératie, formation des acteurs, effets sur le vivre-ensemble » , panel de trois communications : titres des communications (dans l'ordre de présentation lors du panel) &amp;quot;Quand littérature de jeunesse et approches plurielles s’entre-tissent pour favoriser l’émergence d’une communauté éducative.&amp;quot; (F. Leclaire), &amp;quot;Effets sur le développement des compétences psycho-sociales des acteurs/publics concernés.&amp;quot; (V. Béduneau), &amp;quot;Quelle place d’un dispositif associatif dans la formation des acteurs (éducatifs, associatifs) ?&amp;quot; (I. Audras)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès EDILIC, "Interculturalité et Éveil auxlangues: défiset opportunités pour les contextes d’éducation formelle et non formelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques plurilingues innovantes : regard des acteurs sur leur expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du réseau des Programmes internationaux de recherche Nantes, Aveiro et Brasília (PICNAB), "Education et mobilités : langues, cultures, discours et individus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche inclusive au sein d’une UPE2A au collège : éléments d’analyse de dynamismes institutionnels, associatifs et individuels dans un dispositif lieu de médiation culturelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Métissages linguistiques et culturels émergents : vers quelles médiations ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents d'élève en situation transculturelle, dans le symposium &amp;quot;Quelles places aux langues, quel rôle des familles à l'école maternelle? Réflexions méthodologiques, pratiques et théoriques à partir de projets de recherches transdisciplinaires&amp;quot;, coordonné par Nathalie Thamin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la recherche en ESPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Mé)tisser les langues à l’école : quels effets sur les parents en situation transculturelle (et les autres) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Cultures et Imaginaires : pratiques transculturelles, réseau des Programmes internationaux de recherche Nantes, Aveiro et Brasília (PICNAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Effets interactionnels de l’intégration de l’outil « classe virtuelle » dans un dispositif de formation hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité linguistique et culturelle et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectos cruzados sobre a escola : França, Portugal e Brasil, de ontem a hoje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Nov 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser le lien école / famille et développer des activités à médiation linguistique et culturelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Goletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès EDILIC Éducation,"Diversité linguistique et culturelle, langues minorisées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction d'un compagnon dans un logiciel éducatif en classe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Denise</w:t>
+                <w:t xml:space="preserve">Mise en parallèle d'analyse d'interactions didactiques en situation d'apprentissage médiatisé et non médiatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cléder</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Ergonomie et Informatique Avancee Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université Lyon 2 - UMR ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470231v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en parallèle d'analyse d'interactions didactiques en situation d'apprentissage médiatisé et non médiatisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction d'un compagnon dans un logiciel éducatif en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cléder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université Lyon 2 - UMR ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the Ergonomie et Informatique Avancee Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.29-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868650.1868656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526110v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses d'interactions entre enseignant et élève de CP, engagé pour la première fois dans une activité médiatisée de compréhension écrite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cléder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIDILEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des enseignants-tuteurs dans le cadre d’une formation en ligne : étude au sein du master Didactique des langues de l’Université du Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de l’Université à l’Ere Numérique (CIUEN2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation de la construction d’une compétence interculturelle dans des groupes exolingues en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TALN au service de la didactique du français langue étrangère écrit.</w:t>
+                <w:t xml:space="preserve">Outils d'analyse textuelle d'aide à l'acquisition du français langue étrangère écrit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgique. pp.825-834</w:t>
+              <w:t xml:space="preserve">Aide à la rédaction - Apports du Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00086950v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00087601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d'analyse textuelle d'aide à l'acquisition du français langue étrangère écrit.</w:t>
+                <w:t xml:space="preserve">Le TALN au service de la didactique du français langue étrangère écrit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aide à la rédaction - Apports du Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgique. pp.825-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00087601v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00086950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text analysis software to help learners write in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Language Learning 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Antwerp, Belgium. pp.26-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00087745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage/didactique des langues étrangères et TALN : analyse de corpus écrits à l'aide d'outils d'extraction automatique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées internationales d'Analyse statistique de Données Textuelles 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00086924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridem et interaction à l'oral et à l'écrit dans une formation à distance en langue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Communication pour l'Enseignement supérieur et l'Entreprise 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00087737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils informatiques au service du passage à l'écrit d'apprenants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2005 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Montpellier, France. pp.359-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer le passage à l'écrit d'apprenants à l'aide d'outils d'extraction automatique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Traitement Automatique du Langage au service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de l'A.D.C.U.E.F.E. (Association des Directeurs de Centres Universitaires d'Etudes Françaises pour Etudiants Etrangers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses comparatives de motifs syntaxiques de francophones et d'apprenants du français arabophones, à l'aide d'outils d'extraction automatique du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Langues et Ingénierie de l'Arabe 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Alger, Algérie. pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Libre, moteur de recherche spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Ecole d'été CNRS sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses comparatives de productions d'apprenants du français et defrancophones, à l'aide d'outils d'extraction automatique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Ecole d'été CNRS sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses comparatives de productions d'apprenants du français et de francophones, à l'aide d'outils d'extraction automatique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'ATALA, TAL et Apprentissage des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Grenoble, France. pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses comparatives de motifs syntaxiques de francophones et d'apprenants du français, à l'aide d'outils d'extraction automatique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs en linguisitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4593,126 +4602,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses d'effets de médiation de pratiques collaboratives école-association : pistes pour prendre en compte la diversité en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings of the Collaborative Initiatives for Early Childhood Conference, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4722,307 +4731,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux pour collaborer et coopérer : avec ou sans outils numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euriell Gobbé-Mévellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre la littérature de jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conceptualisation grammaticale. Histoire, réflexions, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Coltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (1), 2018, Recherches en Didactique des Langues et Cultures, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5032,91 +5041,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines culturels des élèves. Démarches éducatives dans / pour des sociétés plurielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. 2022, 978-2-7535-8664-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5126,1391 +5135,1391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches réflexives en formation initiale d'enseignant.es : accompagner à la mise en mots d'expériences plurilingues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In V. Delorme et M. Jaskula-Lemercier (dir.), Former les enseignants à l’accueil des élèves allophones.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-213, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur deux partenariats école-association : pistes pour de nouvelles (multi)modalités d’actions avec les familles en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Azaoui et F. Torterat (dir.) La petite enfance au prisme du divers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Regards sur deux partenariats école-association : pistes pour de nouvelles (multi)modalités d’actions avec les familles en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La petite enfance au prisme du divers : Plurilinguisme et multimodalité en crèche et à l’école maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp. 33-48, 2024, 9782706152603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.azaou.2024.01.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches inclusives en UPE2A au collège : regards d'acteurs en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Aden, V. Delorme et L. Nicolas (dir.) Médiations dans l'enseignement des langues : perspectives translangagières et transculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-69, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative device of co-education in pre-primary school: effects of collaborative experiences of plurilingual practices on two paths of educational stakeholders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Initiatives collaboratives pour l'enfance. Quelles mutations de l'éducation et du travail social ? Collaborative initiatives for childhood. Mutations in éducation and social work", B. Azaoui et F. Torterat (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-86, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques co-éducatives plurilingues innovantes : regards d’acteurs sur leur expérience et perspectives pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediçoes Makunaima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Ana Adelina Lôpo Ramos e Rogério Lima (coord.), Mobilidades linguistico-culturais: reflexões epistemicas para o ensino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.78-103, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Mé)tisser les langues à l’école : quels effets sur les parents en situation transculturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in R. Lima, &amp; M.G. Magalhães, (dir). "Culturas e Imaginários – Deslocamentos, interações e superposições”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora 7 Letras, pp.157-166, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser et reconnaitre l’altérité dès l’école pré-élémentaire : une voie pour l’inclusion des parents »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In J.-C. Beacco et C. Tremblay (coord.) Plurilinguisme et éducation, collection dirigée par l’Observatoire Européen du Plurilinguisme, n°2017/2-2. pp.145-157.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et interventions de terrain au sein du projet régional Pluri-L : les choix d’une équipe de l’université du Maine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, J.-C. Beacco et C. Tremblay (coord.) "Plurilinguisme et éducation", collection dirigée par l’Observatoire Européen du Plurilinguisme, n°2017/2-2. pp.77-89.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des langues en relations dans la formation linguistique des adultes en insertion : quels enjeux ? quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine JEOFFRION &amp; Marie-Françoise NARCY-COMBES (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Partie 3, Chapitre 10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir dans sa langue l’enfant et sa famille : s’appuyer sur les langues des familles pour la réussite de tous dès l’école maternelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Cambrone, A.-B. Krüger et N. Thamin (dir.) "Diversité linguistique et culturelle à l'école : accueil des élèves et formation des acteurs",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°11, L'Harmattan, pp.93-112, 2016, Les Carnets d'atelier de Sociolinguistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de séance d’Eveil aux langues au sein d’un atelier parents-enfants dans une « Maison pour tous » : entretiens avec les acteurs de la structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Troncy (dir.) "Didactique du plurilinguisme – Approches plurielles des langues et des cultures – Autour de Michel Candelier"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.355-361, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire l'éveil aux langues au pré-scolaire : un enjeu de transposition didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richerme-Manchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrade, A.I. And Araújo e Sá, M.H. And Faneca, R.M.; Martins F. ; Pinto, A.S. &amp; Simões, A.R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A diversidade linguística nos discoursos e nas pratiquas de educação e formação. Éveil aux langues et didactiques. Recherche, pratiques d'éducation et de formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UA Editora, pp.277-287, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants, s’engager ou non dans des activités plurilingues innovantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Bigot, A. Bretegnier et M. Vasseur (dirs.), "Vers le plurilinguisme ? 20 ans après"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des Archives Contemporaines, pp.231-240, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les élèves enquêtent sur les langues de leur école : retour sur un projet pédagogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Bigot; Aude Bretegnier; Marité Vasseur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-353, 2013, 9782813001337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6520,98 +6529,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques linguistiques familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Ollivier et S. Melo-Pfeifer (dir.), Encyclopédie de l’éducation plurilingue / Encyclopaedia of plurilingual education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.188-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6621,175 +6630,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche de l'action CPER &amp;quot;Constitution et institutionnalisation d’un réseau inter-académiques et inter-degrés d’acteurs éducatifs pour des pratiques de classe et de formation mettant en œuvre des démarches inclusives en éducation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CPER DI2L2S; MSH Ange Guépin; CREN; Le Mans Université. 2017, http://www.msh.univ-nantes.fr/39519753/0/fiche___article/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche de l'action CPER &amp;quot;RLA Form’Alter – Réseau ligério-allemand pour Former les enseignants de Français langue seconde (et de classes d’accueil) à la prise en compte de l’altérité linguistique et culturelle des publics scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MSH Ange Guépin; CREN; Le Mans Université; CPER DI2L2S. 2016, http://www.msh.univ-nantes.fr/07192658/0/fiche___article/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6936,51 +6945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Duarte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ahmad Tanveer Azzegag Hamami Kahina El Assal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05265147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard - de la Corte Gomez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202110164" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05265439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Azzegag-Hamami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Assal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202110166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine B&#233;duneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Loughmari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2646" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Benali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Ioannitou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00250378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00157770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Brouwer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caffarel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coratte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kr&#252;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ramdani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Denise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;der" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gounon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Audras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00086950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00086924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2634" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.azaou.2024.01.0033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richerme-Manchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813001337" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471654v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Duarte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46364/njltl.v12i2.1323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05265147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard - de la Corte Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202110164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ahmad Tanveer Azzegag Hamami Kahina El Assal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05265439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Azzegag-Hamami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Assal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202110166" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine B&#233;duneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Loughmari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2646" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Benali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Ioannitou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00250378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00157770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Brouwer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caffarel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coratte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kr&#252;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ramdani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Denise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;der" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gounon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Audras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00086950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00086924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2634" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.azaou.2024.01.0033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415954v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richerme-Manchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471569v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813001337" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>