--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -2116,165 +2116,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intérêt pour l'arménologie dans le monde académique français (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébration du Trentenaire de la Coopération entre l'Université d'Etat d'Erevan et l'Université Montpellier 3, Université d'Etat d'Erevan, 19 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Erévan, Arménie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions, éléments de l'identité arménienne et objets de l'intérêt des savants européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, L'Arménie et la Géorgie en dialogue avec l'Europe du Moyen Âge à nos jours, Montpellier, 27-28 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.385-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185314v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03073209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions de fondation des églises arméniennes, entre carcan du formulaire et développements personnalisés</w:t>
               </w:r>
@@ -2392,165 +2392,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots pour dire la paix dans le lexique arménien : variations spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième workshop sur les mots de la paix en Orient, Naples, 30-31 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine épigraphique arménien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Archéologie et art de l'Arménie et de la Géorgie Médiévales", Séminaire d'archéologie médiévale et histoire de l'art, Université d'Aix-en-Provence, 12 novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074747v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03072966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une étude sérielle des donations pieuses transmises par les sources épigraphiques arméniennes</w:t>
               </w:r>
@@ -2668,316 +2668,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nerses Snorhali's letters and the role of the catholicos in the XIIth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Congress on Armenian Studies, "Armenians Studies and the Challenges of Modern Times", 17-19 october, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Erévan, Armenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation d'un projet d'équipe : lexique et conception de la paix dans le monde arménien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Romanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier lexicographique international "Les mots de la paix", Universita de Napoli ‘L’Orientale’, CNRS - laboratoire “Islam médiéval”, Institut français d’archéologie orientale, Paris, 14-15 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nerses Snorhali's letters and the role of the catholicos in the XIIth century</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arméniens et l'Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Congress on Armenian Studies, "Armenians Studies and the Challenges of Modern Times", 17-19 october, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Erévan, Armenia</w:t>
+              <w:t xml:space="preserve">"A la suite de Paul Lemerle. L'humanisme byzantin et les études sur le XIe siècle quarante ans après", Collège de France, 23-26 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani. Capitale de l'Arménie médiévale : sources narratives, archéologiques et épigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les villes antiques et médiévales : patrimoines matériels et immatériels", Journée d'études Université de Nîmes - 28 mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nîmes, France. pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071454v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03072736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisade géorgienne du XIIe siècle</w:t>
               </w:r>
@@ -3026,165 +3026,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions médiévales, éléments de l'identité arménienne et objet de l'intérêt des savants européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L'Europe et le Caucase. Les relations inter-régionales et la question de l'identité », Montpellier, 27-28 septembre 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La figure de l'ambassadeur chez les chroniqueurs arméniens du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude organisée par Nicolas Drocourt, "La fugure de l'ambassadeur entre mondes éloignés (Orient islamique, Occident latin et Orient chrétien - XIe-XVIe s. Premières approches".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075074v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circulation of Manuscripts during the &amp;quot;silver Era&amp;quot; of the Arménian Culture</w:t>
               </w:r>
@@ -4285,169 +4285,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notes sur les Arméniens de Venise (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Baloup; Benoît Joudiou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une mer pour les réunir tous. Etudes sur l'histoire de la Méditerranée (IXe-XVIIe siècle) offertes à Bernard Doumerc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUM, pp.67-73, 2024, Tempus, 9782810712571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les dénonciations des T‘ondrakiens. Des affaires d’hérésie au cœur d’un territoire convoité (Arménie IXe-XIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérésies chrétiennes dans l'Orient médiéval (IVe-XVe siècle). Approche comparatiste des discours polémiques et des contextes politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-56, 2024, 978-2-7535-9633-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854739v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04854746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions lapidaires de Chypre</w:t>
               </w:r>
@@ -5520,51 +5520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4DFF7EF"/>
+    <w:nsid w:val="B538EB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-auge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09437631X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard D&#233;d&#233;yan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Baladian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Barkhoudaryan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaro Dokhtourichvili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Karaulashvili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schouler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#252;nehilde Imhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03177265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monchamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-auge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09437631X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard D&#233;d&#233;yan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Baladian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Barkhoudaryan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaro Dokhtourichvili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Karaulashvili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schouler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#252;nehilde Imhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03177265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monchamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>