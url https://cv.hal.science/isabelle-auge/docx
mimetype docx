--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -2116,165 +2116,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions, éléments de l'identité arménienne et objets de l'intérêt des savants européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, L'Arménie et la Géorgie en dialogue avec l'Europe du Moyen Âge à nos jours, Montpellier, 27-28 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.385-399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intérêt pour l'arménologie dans le monde académique français (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Célébration du Trentenaire de la Coopération entre l'Université d'Etat d'Erevan et l'Université Montpellier 3, Université d'Etat d'Erevan, 19 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Erévan, Arménie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073209v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03185314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions de fondation des églises arméniennes, entre carcan du formulaire et développements personnalisés</w:t>
               </w:r>
@@ -2392,165 +2392,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine épigraphique arménien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Archéologie et art de l'Arménie et de la Géorgie Médiévales", Séminaire d'archéologie médiévale et histoire de l'art, Université d'Aix-en-Provence, 12 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots pour dire la paix dans le lexique arménien : variations spatiales et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième workshop sur les mots de la paix en Orient, Naples, 30-31 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072966v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une étude sérielle des donations pieuses transmises par les sources épigraphiques arméniennes</w:t>
               </w:r>
@@ -2668,316 +2668,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un projet d'équipe : lexique et conception de la paix dans le monde arménien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Romanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier lexicographique international "Les mots de la paix", Universita de Napoli ‘L’Orientale’, CNRS - laboratoire “Islam médiéval”, Institut français d’archéologie orientale, Paris, 14-15 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nerses Snorhali's letters and the role of the catholicos in the XIIth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress on Armenian Studies, "Armenians Studies and the Challenges of Modern Times", 17-19 october, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Erévan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mariya Romanova</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani. Capitale de l'Arménie médiévale : sources narratives, archéologiques et épigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier lexicographique international "Les mots de la paix", Universita de Napoli ‘L’Orientale’, CNRS - laboratoire “Islam médiéval”, Institut français d’archéologie orientale, Paris, 14-15 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">"Les villes antiques et médiévales : patrimoines matériels et immatériels", Journée d'études Université de Nîmes - 28 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nîmes, France. pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Arméniens et l'Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"A la suite de Paul Lemerle. L'humanisme byzantin et les études sur le XIe siècle quarante ans après", Collège de France, 23-26 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072736v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03071454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisade géorgienne du XIIe siècle</w:t>
               </w:r>
@@ -3026,165 +3026,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La figure de l'ambassadeur chez les chroniqueurs arméniens du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude organisée par Nicolas Drocourt, "La fugure de l'ambassadeur entre mondes éloignés (Orient islamique, Occident latin et Orient chrétien - XIe-XVIe s. Premières approches".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions médiévales, éléments de l'identité arménienne et objet de l'intérêt des savants européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L'Europe et le Caucase. Les relations inter-régionales et la question de l'identité », Montpellier, 27-28 septembre 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074835v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03075074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circulation of Manuscripts during the &amp;quot;silver Era&amp;quot; of the Arménian Culture</w:t>
               </w:r>
@@ -4285,169 +4285,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les dénonciations des T‘ondrakiens. Des affaires d’hérésie au cœur d’un territoire convoité (Arménie IXe-XIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérésies chrétiennes dans l'Orient médiéval (IVe-XVe siècle). Approche comparatiste des discours polémiques et des contextes politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-56, 2024, 978-2-7535-9633-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notes sur les Arméniens de Venise (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Baloup; Benoît Joudiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une mer pour les réunir tous. Etudes sur l'histoire de la Méditerranée (IXe-XVIIe siècle) offertes à Bernard Doumerc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUM, pp.67-73, 2024, Tempus, 9782810712571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854746v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04854739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions lapidaires de Chypre</w:t>
               </w:r>
@@ -5520,51 +5520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B538EB3E"/>
+    <w:nsid w:val="0C1CF3EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-auge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09437631X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard D&#233;d&#233;yan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Baladian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Barkhoudaryan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaro Dokhtourichvili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Karaulashvili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schouler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#252;nehilde Imhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03177265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monchamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-auge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09437631X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard D&#233;d&#233;yan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Baladian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Barkhoudaryan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaro Dokhtourichvili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Karaulashvili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schouler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#252;nehilde Imhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03177265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monchamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>