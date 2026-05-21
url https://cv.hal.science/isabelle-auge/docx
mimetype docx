--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -635,165 +635,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sources épigraphiques arméniennes: Perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civilizaciuri Jiebani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les lieux de mémoire des princes Orbelean : mémoire écrite, mémoire inscrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et mémoires, Collège de France, Centre de recherche d'histoire et civilisation de Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.65-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062854v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03064279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gošavank‘, un complexe monastique au regard des sources littéraires et épigraphiques</w:t>
               </w:r>
@@ -1771,372 +1771,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mort et sa commémoration dans l'Arménie médiévale : premières approches d'un vaste corpus épigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48e congrès de la SHMESP (Société des Historiens Médiévistes de l'Enseignement Supérieur Public)Les vivants et les morts dans les sociétés médiévales, Jérusalem, 4-7 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Jérusalem, Israël. pp.79-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Arméniens dans l’Empire byzantin (VIIe-XIIe siècle) : définition et modalités d’intégration d’une minorité agissante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Identité religieuse et minorités. De l'Antiquité au XVIIIe siècle", Faculté des Lettres, Angers, 12-13 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Angers, France. pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine épigraphique arménien médiéval, bilan et perspectives</w:t>
+                <w:t xml:space="preserve">La mission archéologique d'Ani-Pemza en République d'Arménie (2007-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commémorations du 30e anniversaire de la coopération entre l'Université Paul Valéry-Montpellier 3 et l'Université d'Etat d'Erevan, Atelier Archéologie-épigraphie : Arménie antique et médiévale, Montpellier, 16 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073211v1</w:t>
+                <w:t xml:space="preserve">hal-03075135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission archéologique d'Ani-Pemza en République d'Arménie (2007-2012)</w:t>
+                <w:t xml:space="preserve">Podiumsdiskussion unter der Leitung von PR. B. Scheller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Stiftungen in der Weltgeschichte - Eine Tagung des ERC-Projekts FOUNDMED, Berlin, 9-10 février 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine épigraphique arménien médiéval, bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commémorations du 30e anniversaire de la coopération entre l'Université Paul Valéry-Montpellier 3 et l'Université d'Etat d'Erevan, Atelier Archéologie-épigraphie : Arménie antique et médiévale, Montpellier, 16 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03073114v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions, éléments de l'identité arménienne et objets de l'intérêt des savants européens</w:t>
               </w:r>
@@ -2392,165 +2392,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots pour dire la paix dans le lexique arménien : variations spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième workshop sur les mots de la paix en Orient, Naples, 30-31 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine épigraphique arménien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Archéologie et art de l'Arménie et de la Géorgie Médiévales", Séminaire d'archéologie médiévale et histoire de l'art, Université d'Aix-en-Provence, 12 novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074747v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03072966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une étude sérielle des donations pieuses transmises par les sources épigraphiques arméniennes</w:t>
               </w:r>
@@ -4285,169 +4285,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notes sur les Arméniens de Venise (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Baloup; Benoît Joudiou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une mer pour les réunir tous. Etudes sur l'histoire de la Méditerranée (IXe-XVIIe siècle) offertes à Bernard Doumerc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUM, pp.67-73, 2024, Tempus, 9782810712571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les dénonciations des T‘ondrakiens. Des affaires d’hérésie au cœur d’un territoire convoité (Arménie IXe-XIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérésies chrétiennes dans l'Orient médiéval (IVe-XVe siècle). Approche comparatiste des discours polémiques et des contextes politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-56, 2024, 978-2-7535-9633-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854739v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04854746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions lapidaires de Chypre</w:t>
               </w:r>
@@ -5520,51 +5520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C1CF3EB"/>
+    <w:nsid w:val="828905A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-auge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09437631X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard D&#233;d&#233;yan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Baladian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Barkhoudaryan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaro Dokhtourichvili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Karaulashvili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schouler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#252;nehilde Imhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03177265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monchamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-auge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09437631X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard D&#233;d&#233;yan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Baladian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Barkhoudaryan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaro Dokhtourichvili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Karaulashvili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schouler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#252;nehilde Imhaus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03177265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monchamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>