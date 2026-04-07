--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled nanostructuration of cobalt oxyhydroxide electrode material for hybrid supercapacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Dourges</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14092325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (16), pp.8570-8581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239512v1</w:t>
+                <w:t xml:space="preserve">hal-03229987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled nanostructuration of cobalt oxyhydroxide electrode material for hybrid supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (16), pp.8570-8581. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14092325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229987v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface reactivity of Li2MnO3: Structural and morphological impact</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Cartography of A1 and A2 Asphaltene Subfractions from Classical Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and surface reactivity relationship in the Li1+xMn2–xO4 spinel with x = 0.05 and 0.10: a combined first-principle and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,51 +2778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principle study of the surface reactivity of layered lithium oxides LiMO2 (M = Ni, Mn, Co)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible Existence of a Monovalent Coordination for Nitrogen Atoms in LixPOyNz Solid Electrolyte: Modeling of X-ray Photoelectron Spectroscopy and Raman Spectra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (24), pp.244703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4603,51 +4603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles calculations of solid-solid interfaces: An application to conversion materials for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6123,278 +6123,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of low quartz SiO2 to the presence of an external static electric field: A density functional theory study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface properties of LiCoO2 investigated by XPS analyses and theoretical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labeguerie</w:t>
+                <w:t xml:space="preserve">Laurence Dahéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.235131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (14), pp.5843-5852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp803266w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536050v1</w:t>
+                <w:t xml:space="preserve">hal-03225304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of LiCoO2 investigated by XPS analyses and theoretical calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
+                <w:t xml:space="preserve">Response of low quartz SiO2 to the presence of an external static electric field: A density functional theory study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (14), pp.5843-5852. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.235131/1--235131/7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp803266w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.235131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225304v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles study of the optical properties of BeO in its ambient and high-pressure phases.</w:t>
               </w:r>
@@ -8337,298 +8337,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational approach of the calculation of Franck-Condon factors: the F2BO emission spectrum.</w:t>
+                <w:t xml:space="preserve">Further theoretical analyses (2D and 3D) of Ni1/4TiS2 probed by XPS/STM studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Chaillet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 282, pp.9-20. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 517 (1-3), pp.43--51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(02)00679-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01883-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536031v1</w:t>
+                <w:t xml:space="preserve">hal-01498396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further theoretical analyses (2D and 3D) of Ni1/4TiS2 probed by XPS/STM studies</w:t>
+                <w:t xml:space="preserve">A variational approach of the calculation of Franck-Condon factors: the F2BO emission spectrum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Loudet</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dargelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 517 (1-3), pp.43--51. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282, pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01883-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(02)00679-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498396v1</w:t>
+                <w:t xml:space="preserve">hal-01536031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical determination of the ionization cross-section of water.</w:t>
               </w:r>
@@ -11024,51 +11024,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées Francophones des Jeunes Physico-Chimistes JFJPC9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Maubuisson, France</w:t>
+              <w:t xml:space="preserve">, Oct 2007, Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -11784,51 +11784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dourges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00616b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9a03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00593B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guevara Level" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spillebout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Michaelian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Shaw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b03903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. R. Sodero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guevara Level" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Erieau-Peyrard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05215C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K H Michaelian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Oladepo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Shaw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2014.07.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Addicott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Burgard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bednarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500002r" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Spillebout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Shaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef5000529" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gade Andersen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt. Wentrup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826647" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. E. El-Kelany" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.035102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304293u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amzallag" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJVVSJ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marbeuf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cardy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23286" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casassa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01687j" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ehinon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22858" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2011.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HD5PM4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Cazade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Smith" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2010.517531" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lab&#233;guerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalkrishna M. Bhalerao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1011499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3314286" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Garrain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457483" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Garrain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dargelos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457482" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeguerie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.235131" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dah&#233;ron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803266w" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Groh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pandey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munima B. Sahariah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.03.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJLQFX6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b818730d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77ED34C10730306A0FCA327609F464AD933D9D5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mass A. Subramanian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.11.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ferrero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto. Dovesi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/117/1/012023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2814243" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702291h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-20VF3TSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.04.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN50S85D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2483592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.075410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying He" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Blanco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504003v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVDWDN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536027v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Darrigan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCM-2004-4312" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00048-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17QSF6QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(03)00148-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(02)00609-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4ZGFH0S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(02)00679-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4R2MG79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01883-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPC7Z9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dupin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(01)00578-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDFWK1BP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225289v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(02)00136-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larrieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dargelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaillet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00489-X" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00099-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MPMVV3B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caus&#224;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/48/017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tappero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lichanot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.1236" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Freyria Freyria Fava" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lichanot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dovesi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/48/014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Habas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Larrieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(97)00083-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP953119G" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.6054" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536040v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lichanot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.52.17480" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Causa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Pisani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)E0328-S" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536041v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87015-U" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV2VTGH7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200748v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179654v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05440349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05442842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05440348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02518243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787088v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dourges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00616b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092325" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9a03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00593B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guevara Level" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spillebout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Michaelian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Shaw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b03903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. R. Sodero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guevara Level" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Erieau-Peyrard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05215C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K H Michaelian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Oladepo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Shaw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2014.07.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Addicott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Burgard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bednarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500002r" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Spillebout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Shaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef5000529" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gade Andersen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt. Wentrup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826647" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. E. El-Kelany" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.035102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304293u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amzallag" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJVVSJ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marbeuf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cardy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23286" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casassa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01687j" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ehinon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22858" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2011.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HD5PM4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Cazade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Smith" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2010.517531" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lab&#233;guerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalkrishna M. Bhalerao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1011499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3314286" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Garrain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457483" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Garrain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dargelos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457482" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dah&#233;ron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803266w" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536050v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeguerie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.235131" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Groh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pandey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munima B. Sahariah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.03.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJLQFX6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b818730d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77ED34C10730306A0FCA327609F464AD933D9D5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mass A. Subramanian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.11.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ferrero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto. Dovesi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/117/1/012023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2814243" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702291h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-20VF3TSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.04.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN50S85D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2483592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.075410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying He" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Blanco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504003v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVDWDN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536027v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Darrigan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCM-2004-4312" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00048-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17QSF6QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(03)00148-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(02)00609-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4ZGFH0S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498396v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01883-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPC7Z9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(02)00679-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4R2MG79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dupin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(01)00578-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDFWK1BP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225289v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(02)00136-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larrieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dargelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaillet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00489-X" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00099-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MPMVV3B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caus&#224;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/48/017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tappero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lichanot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.1236" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Freyria Freyria Fava" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lichanot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dovesi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/48/014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Habas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Larrieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(97)00083-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP953119G" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.6054" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536040v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lichanot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.52.17480" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Causa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Pisani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)E0328-S" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536041v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87015-U" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV2VTGH7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200748v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179654v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05440349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05442842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05440348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02518243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787088v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>