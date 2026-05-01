--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1038,693 +1038,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and improvement of energy storage performance of high mass loading cobalt hydroxide electrode by surface functionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+                <w:t xml:space="preserve">Molecular Cartography of A1 and A2 Asphaltene Subfractions from Classical Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sócrates Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab9a03⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.13954-13965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972539v1</w:t>
+                <w:t xml:space="preserve">hal-03043502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the porphyrins and demulsifiers in the aggregation process of asphaltenes at water/oil interfaces under desalting conditions: a molecular dynamics study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Stabilization and improvement of energy storage performance of high mass loading cobalt hydroxide electrode by surface functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petroleum Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12182-020-00426-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (10), 100527 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab9a03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543272v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using computed infrared intensities for the reduction of vibrational configuration interaction bases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the porphyrins and demulsifiers in the aggregation process of asphaltenes at water/oil interfaces under desalting conditions: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP00593B⟩</w:t>
+              <w:t xml:space="preserve">Petroleum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.797-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12182-020-00426-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524533v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fluorescent hemicryptophane for acetylcholine recognition with an unusual recognition mode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using computed infrared intensities for the reduction of vibrational configuration interaction bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Odunlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj02794d⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP00593B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920449v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cartography of A1 and A2 Asphaltene Subfractions from Classical Molecular Dynamics Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+                <w:t xml:space="preserve">A new fluorescent hemicryptophane for acetylcholine recognition with an unusual recognition mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.13954-13965. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (27), pp.11853-11860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nj02794d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043502v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox activity of nickel and vanadium porphyrins: a possible mechanism behind petroleum genesis and maturation?</w:t>
               </w:r>
@@ -1736,77 +1736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gunessee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (17), pp.9509-9516. </w:t>
@@ -1857,77 +1857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asphaltene aggregation studied by molecular dynamics simulations: role of the molecular architecture and solvents on the supramolecular or colloidal behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1978,90 +1978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Asphaltene Aggregation toward the Molecular Architecture under Desalting Thermodynamic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2125,77 +2125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of H-Bonds and Porphyrins on Asphaltene Aggregation As Revealed by Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2648,103 +2648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-VCI: A flexible method to efficiently compute vibrational spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odunlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 649, pp.46-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 188, pp.374 - 381. </w:t>
@@ -3182,295 +3182,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive vibrational configuration interaction (A-VCI): a posteriori error estimation to efficiently compute anharmonic IR spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics Study of Nanoaggregation in Asphaltene Mixtures: Effects of the N, O, and S Heteroatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+                <w:t xml:space="preserve">A.C.R. Sodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4952414⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (7), pp.5656-5664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b01170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310708v1</w:t>
+                <w:t xml:space="preserve">hal-01495764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Study of Nanoaggregation in Asphaltene Mixtures: Effects of the N, O, and S Heteroatoms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive vibrational configuration interaction (A-VCI): a posteriori error estimation to efficiently compute anharmonic IR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Korb</w:t>
+                <w:t xml:space="preserve">Romain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Odunlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (7), pp.5656-5664. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b01170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4952414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495764v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective, direct detection of acetylcholine in PBS solution, with self-assembled fluorescent nano-particles: experiment and modelling.</w:t>
               </w:r>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chierici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3629,64 +3629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.23379--23387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3714,559 +3714,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and photoacoustic infrared spectra of fluorene derivatives: Experiment and calculations</w:t>
+                <w:t xml:space="preserve">On Discerning Intermolecular and Intramolecular Vibrations in Experimental Acene Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K H Michaelian</w:t>
+                <w:t xml:space="preserve">Faustine Spillebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S A Oladepo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John M Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (5), pp.2933-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef5000529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227487v1</w:t>
+                <w:t xml:space="preserve">hal-03225302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrile Ylides: Allenic and Propargylic Structures from Pyrazinylnitrenes. Experimental and Theoretical Characterization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bégué</w:t>
+                <w:t xml:space="preserve">Raman and photoacoustic infrared spectra of fluorene derivatives: Experiment and calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K H Michaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Oladepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Addicott</w:t>
+                <w:t xml:space="preserve">J M Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riko Burgard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Guille</w:t>
+                <w:t xml:space="preserve">X Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo500002r⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.33 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536060v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principle calculation of core level binding energies of Li x PO y N z solid electrolyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrile Ylides: Allenic and Propargylic Structures from Pyrazinylnitrenes. Experimental and Theoretical Characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Addicott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Guille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riko Burgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904720⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.2148--2155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo500002r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227484v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Discerning Intermolecular and Intramolecular Vibrations in Experimental Acene Spectra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">First-principle calculation of core level binding energies of Li x PO y N z solid electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Bégué</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (5), pp.2933-2947. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (24), pp.244703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef5000529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4904720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225302v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iminopropadienones RN=C=C=C=O and bisiminopropadienes RN=C=C=C=NR: Matrix infrared spectra and anharmonic frequency calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Gade Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kh. E. El-Kelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4469,51 +4469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New investigations on the surface reactivity of layered lithium oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,51 +4642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Mater. Chem.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (41), pp.22063--22071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4772,51 +4772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (9), pp.2171-2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4875,51 +4875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IR spectrum of supercritical water: Combined molecular dynamics/quantum mechanics strategy and force field for cluster sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,545 +4990,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic ab initio estimates of the dispersive interaction between molecular nitrogen and a monolayer of hexagonal BN.</w:t>
+                <w:t xml:space="preserve">DL_POLY_2 adaptations for solvation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Halo</w:t>
+                <w:t xml:space="preserve">P-A Cazade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Casassa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+                <w:t xml:space="preserve">W Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp01687j⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.43 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2010.517531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536065v1</w:t>
+                <w:t xml:space="preserve">hal-03225298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizabilities of carbon nanotubes: Importance of the crystalline orbitals relaxation in presence of an electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic ab initio estimates of the dispersive interaction between molecular nitrogen and a monolayer of hexagonal BN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ehinon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.22858⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.4434-4443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01687j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225300v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental (X-Ray Photoelectron Spectroscopy) and theoretical studies of benzene based organics intercalated into layered double hydroxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarizabilities of carbon nanotubes: Importance of the crystalline orbitals relaxation in presence of an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Daniel Ehinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2011.05.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (4), pp.797-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.22858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01503978v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DL_POLY_2 adaptations for solvation studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental (X-Ray Photoelectron Spectroscopy) and theoretical studies of benzene based organics intercalated into layered double hydroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-A Cazade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W Smith</w:t>
+                <w:t xml:space="preserve">C. Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.1676--1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2011.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927022.2010.517531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225298v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, electronic, elastic, and piezoelectric properties of α -quartz and M X O 4 ( M = Al , Ga, Fe; X = P , As) isomorph compounds: A DFT study</w:t>
               </w:r>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labéguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5791,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Cazade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,64 +5908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Garrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.034103/1--034103/9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5999,64 +5999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of IR frequencies and intensities in electrical and mechanical anharmonicity approximations: Application to small water clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A Garrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6123,674 +6123,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of LiCoO2 investigated by XPS analyses and theoretical calculations</w:t>
+                <w:t xml:space="preserve">First principles studies of SnTiO3 perovskite as a potential ferroelectric material.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dahéron</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Samir F. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass A. Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (14), pp.5843-5852. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355 (1), pp.43-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp803266w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225304v1</w:t>
+                <w:t xml:space="preserve">hal-01536051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of low quartz SiO2 to the presence of an external static electric field: A density functional theory study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussab Harb</w:t>
+                <w:t xml:space="preserve">A new route for local probing of inner interactions within a layered double hydroxide/benzene derivative hybrid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labeguerie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.235131/1--235131/7. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (18), pp.3554-3565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.235131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b818730d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536050v1</w:t>
+                <w:t xml:space="preserve">hal-01504345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of the optical properties of BeO in its ambient and high-pressure phases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Groh</w:t>
+                <w:t xml:space="preserve">Response of low quartz SiO2 to the presence of an external static electric field: A density functional theory study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravindra Pandey</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pierre Labeguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2009.03.013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.235131/1--235131/7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.235131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01536049v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new route for local probing of inner interactions within a layered double hydroxide/benzene derivative hybrid material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Surface properties of LiCoO2 investigated by XPS analyses and theoretical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Renaudin</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b818730d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (14), pp.5843-5852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp803266w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01504345v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles studies of SnTiO3 perovskite as a potential ferroelectric material.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles study of the optical properties of BeO in its ambient and high-pressure phases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Groh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munima B. Sahariah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir F. Matar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Emilie Amzallag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.789--795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2009.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536051v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the polarizability of periodic systems computed by using the length and velocity operators.</w:t>
               </w:r>
@@ -6802,64 +6802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Amzallag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto. Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6919,51 +6919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of intercalated Ti atom in tetrahedral or octahedral sites of titanium disulfide (001) surfaces: Theoretical scanning tunneling microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amzallag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7172,821 +7172,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti vacancies on the (001) surface of TiS2 detected by scanning tunneling microscopy: A combined experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Electronic and structural properties of Ti vacancies on the (001) surface of TiS2: Theoretical scanning tunneling microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amzallag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (7), pp.594-599. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2483592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498392v1</w:t>
+                <w:t xml:space="preserve">hal-01498391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and structural properties of Ti vacancies on the (001) surface of TiS2: Theoretical scanning tunneling microscopy images</w:t>
+                <w:t xml:space="preserve">Ti vacancies on the (001) surface of TiS2 detected by scanning tunneling microscopy: A combined experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amzallag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (7), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2483592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498391v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations of the dispersion contribution to the physisorption potential: Application to the N2-BN system.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-principles study of the structural, electronic, and optical properties of Ga2O3 in its monoclinic and hexagonal phases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mora</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haiying He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Amzallag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.075410/1--075410/9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.075410⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.195123/1--195123/8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.195123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536053v1</w:t>
+                <w:t xml:space="preserve">hal-01536055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of the structural, electronic, and optical properties of Ga2O3 in its monoclinic and hexagonal phases.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Orlando</w:t>
+                <w:t xml:space="preserve">Ab initio calculations of the dispersion contribution to the physisorption potential: Application to the N2-BN system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A. Blanco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.195123/1--195123/8. </w:t>
+              <w:t xml:space="preserve">, 2006, 73 (Copyright (C) 2017 American Chemical Society (ACS). All Rights Reserved.), pp.075410/1--075410/9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.195123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.075410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536055v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy and scanning tunneling microscopy investigations of the solid solutions TixTa1-xS 2 (0 ≤ x ≤ 1)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ab initio calculation of the nonlinear susceptibility χ(2) of a crystal surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Darrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2004.05.134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (3), pp.357-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JCM-2004-4312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504003v1</w:t>
+                <w:t xml:space="preserve">hal-01536027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculation of the nonlinear susceptibility χ(2) of a crystal surface.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy and scanning tunneling microscopy investigations of the solid solutions TixTa1-xS 2 (0 ≤ x ≤ 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 563 (1-3), pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2004.05.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JCM-2004-4312⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536027v1</w:t>
+                <w:t xml:space="preserve">hal-01504003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the HPCl emission spectrum: re-assignment of the vibrational progressions and comparison with HNCl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8201,51 +8201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption of HSi(OH)3 on silica surfaces. An ab initio periodic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8253,51 +8253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 620, pp.291-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8343,51 +8343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further theoretical analyses (2D and 3D) of Ni1/4TiS2 probed by XPS/STM studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8485,51 +8485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational approach of the calculation of Franck-Condon factors: the F2BO emission spectrum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8627,51 +8627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical determination of the ionization cross-section of water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8756,51 +8756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental (XPS/STM) and theoretical (FLAPW) studies of model systems M1/4TiS2 (M=Fe, Co, Ni): influence of the inserted metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8886,51 +8886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of non-fundamental IR frequencies and intensities at the anharmonic level. I. The overtone, combination and difference bands of diazomethane, H2CN2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9016,51 +9016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the infrared and ultraviolet spectrum of the radical F2CN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9132,51 +9132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Hartree-Fock and Kohn-Sham electronic and structural properties for hexagonal-close-packed magnesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Causà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9262,51 +9262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of pyrite-type manganese disulphide ( p MnS 2 ) : An ab initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Tappero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Lichanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9366,51 +9366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structural, electronic and magnetic properties of spinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Freyria Freyria Fava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lichanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,51 +9496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculation of the electronic spectrum and ionization potentials of hydrazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9600,51 +9600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial Orbitals for Simple Metals: 2D Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9717,51 +9717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9821,51 +9821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the stability of beryllium oxide (110) and (001) surfaces in dense wurtzite and layered graphitic phases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lichanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9925,51 +9925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ab initio Hartree—Fock study of electronic and structural properties of MgH2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10042,51 +10042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the low-temperature lattice specific heats of Al—Be and Al—Mg alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10216,90 +10216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asphaltenes and porphyrins molecular cartography and the aggregation properties studied by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.R. Sodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Petroleum Phase Behavior and Fouling, Le Havre (France), 11-15 June 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le Havre, France</w:t>
@@ -10322,346 +10322,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient basis selection for the computation of vibrational spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Optimisation of the variational method for vibrational Hamiltonian eigenvalues computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Fulda, Germany</w:t>
+              <w:t xml:space="preserve">59th Souriau Colloquium: Colloque International de Théories Variationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200748v1</w:t>
+                <w:t xml:space="preserve">hal-01179654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the variational method for vibrational Hamiltonian eigenvalues computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Efficient basis selection for the computation of vibrational spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Odunlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Souriau Colloquium: Colloque International de Théories Variationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Seignosse, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Fulda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179654v2</w:t>
+                <w:t xml:space="preserve">hal-01200748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">parallel TDDFT/DFT/MD code for the simulation of organic-inorganic hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUITEL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10699,77 +10699,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel TDDFT/DFT/MD code for the simulation of organic-inorganic hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 annual meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Huddersfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10990,51 +10990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11229,103 +11229,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using computed infrared intensities for fast computation of vibrational spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odunlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11375,103 +11375,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-VCI: a flexible method to efficiently compute vibrational spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bégué</w:t>
+                <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odunlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9043, Inria. 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11493,103 +11493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions of the Siesta DFT Code for Simulation of Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8221, INRIA. 2013, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11784,51 +11784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dourges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00616b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092325" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9a03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00593B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guevara Level" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spillebout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Michaelian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Shaw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b03903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. R. Sodero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guevara Level" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Erieau-Peyrard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05215C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K H Michaelian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Oladepo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Shaw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2014.07.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Addicott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Burgard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bednarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500002r" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Spillebout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Shaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef5000529" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gade Andersen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt. Wentrup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826647" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. E. El-Kelany" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.035102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304293u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amzallag" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJVVSJ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marbeuf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cardy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23286" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casassa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01687j" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ehinon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22858" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2011.05.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HD5PM4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Cazade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Smith" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2010.517531" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lab&#233;guerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalkrishna M. Bhalerao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1011499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3314286" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Garrain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457483" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Garrain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dargelos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457482" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dah&#233;ron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803266w" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536050v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeguerie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.235131" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Groh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pandey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munima B. Sahariah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.03.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJLQFX6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b818730d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77ED34C10730306A0FCA327609F464AD933D9D5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mass A. Subramanian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.11.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ferrero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto. Dovesi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/117/1/012023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2814243" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702291h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-20VF3TSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.04.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN50S85D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2483592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.075410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying He" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Blanco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504003v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVDWDN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536027v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Darrigan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCM-2004-4312" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00048-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17QSF6QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(03)00148-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(02)00609-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4ZGFH0S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498396v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01883-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPC7Z9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(02)00679-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4R2MG79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dupin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(01)00578-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDFWK1BP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225289v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(02)00136-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larrieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dargelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaillet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00489-X" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00099-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MPMVV3B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caus&#224;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/48/017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tappero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lichanot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.1236" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Freyria Freyria Fava" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lichanot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dovesi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/48/014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Habas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Larrieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(97)00083-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP953119G" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.6054" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536040v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lichanot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.52.17480" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Causa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Pisani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)E0328-S" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536041v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87015-U" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV2VTGH7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200748v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179654v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05440349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05442842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05440348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02518243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787088v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dourges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00616b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092325" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9a03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00593B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guevara Level" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spillebout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Michaelian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Shaw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b03903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. R. Sodero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guevara Level" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952414" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Erieau-Peyrard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05215C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Spillebout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Shaw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef5000529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K H Michaelian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Oladepo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Shaw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2014.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Addicott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Burgard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bednarek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500002r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gade Andersen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt. Wentrup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826647" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. E. El-Kelany" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.035102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304293u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amzallag" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJVVSJ4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marbeuf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cardy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23286" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Cazade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Smith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2010.517531" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casassa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01687j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ehinon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22858" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2011.05.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HD5PM4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lab&#233;guerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalkrishna M. Bhalerao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1011499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3314286" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Garrain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457483" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Garrain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dargelos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457482" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mass A. Subramanian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.11.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504345v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b818730d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77ED34C10730306A0FCA327609F464AD933D9D5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeguerie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.235131" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225304v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dah&#233;ron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803266w" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Groh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pandey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munima B. Sahariah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.03.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJLQFX6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ferrero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto. Dovesi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/117/1/012023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2814243" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702291h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-20VF3TSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2483592" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.04.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN50S85D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying He" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Blanco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195123" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.075410" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Darrigan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCM-2004-4312" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVDWDN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00048-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17QSF6QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(03)00148-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(02)00609-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4ZGFH0S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498396v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01883-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPC7Z9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(02)00679-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4R2MG79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dupin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(01)00578-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDFWK1BP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225289v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(02)00136-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larrieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dargelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaillet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00489-X" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00099-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MPMVV3B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caus&#224;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/48/017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tappero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lichanot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.1236" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Freyria Freyria Fava" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lichanot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dovesi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/48/014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Habas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Larrieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(97)00083-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP953119G" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.6054" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536040v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lichanot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.52.17480" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Causa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Pisani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)E0328-S" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536041v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87015-U" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV2VTGH7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179654v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200748v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05440349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05442842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05440348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02518243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787088v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>